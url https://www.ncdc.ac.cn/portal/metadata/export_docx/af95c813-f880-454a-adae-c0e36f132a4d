--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河中上游典型下垫面NDVI观测数据（2009年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">NDVI observation data of upper reaches of Heihe River in 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">NDVI observation data of upper reaches of Heihe River in 2009</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0046.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0046.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.113</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包括了8个黑河中上游典型下垫面(草地、大麦、小麦、油菜、小麦、玉米、荒漠)样地的NDVI实测数据，测量日期为：2009年5月-8月，共6组数据。研究不同下垫面类型的NDVI时间序列变化，并可用于评价时序NDVI数据集重建方法的优劣，以发展更好的NDVI重建方法。数据文件名称：黑河中上游NDVI观测数据集（2009）.xls，包含1个表：NDVI2009，包含了NDVI测量时的样地名称、下垫面类型、地理位置和不同观测日期的NDVI测量值。NDVI属于无量纲值。 数据采集地点共有八个，主要分布在黑河流域的中上游，分别为：祁连县俄堡、民乐县扁都口、民乐县南丰、民乐县永固、民乐县三堡、张掖市甘州区小满、张掖市南部安阳滩。详细坐标见数据集。坐标类型：地理坐标（经纬度）。数据采集时间为2009年5月-8月，具体为：2009-5-26、2009-6-6、2009-6-14、2009-7-11、2009-7-26、2009-8-6。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测仪器：SKL 904 SpectroSense2。观测方法：使用仪器测量NDVI时，尽量选择晴朗、无云、无风或微风天气，时间为上午10点至下午3点，以此获取的NDVI可作为周期内最大的NDVI。采集时间：从2009年5月下旬至8月上旬，共6组数据。采样周期：时间间隔为10天。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据表是专人根据SKL 904 SpectroSense2仪器的读数，记录到表格中，并手工录入。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">严格按照仪器操作规范进行观测和数据采集，并已经在相关学术期刊发表。在加工生成数据表时，剔除了一些明显误差数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2009/05/01-2009/08/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2009/05/01-2009/08/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域中上游 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">27.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:27.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">NDVI, 典型下垫面, 黑河中上游</w:t>
+        <w:t xml:space="preserve">Theme:NDVI, Typical underlay, Middle and upper reaches of Heihe River</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2009</w:t>
+        <w:t xml:space="preserve">Time:2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">张掖市南部安阳滩,  黑河流域中上游,  民乐县扁都口,  民乐县永固,  民乐县南丰,  张掖市甘州区小满,  民乐县三堡,  祁连县俄堡 </w:t>
+        <w:t xml:space="preserve">Place:Anyang beach in the south of Zhangye City,  Middle and upper reaches of Heihe River Basin,  Biandukou,  Minle County,  YONGGU,  Minle County,  Nanfeng,  Minle County </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国  </w:t>
+        <w:t xml:space="preserve">author:Ma mingguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , Ma mingguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">流域水文过程与绿洲化、荒漠化的相互作用及综合模拟</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马明国. 黑河中上游典型下垫面NDVI观测数据（2009年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.113.</w:t>
+        <w:t xml:space="preserve">Ma mingguo. NDVI observation data of upper reaches of Heihe River in 2009. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.113.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>