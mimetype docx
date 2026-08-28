--- v0 (2026-06-29)
+++ v1 (2026-08-28)
@@ -2,753 +2,807 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of soil salinity and organic content in the Ejina Delta</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">额济纳三角洲土壤盐分、有机质调查数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3804.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of soil salinity and organic content in the Ejina Delta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.418</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3804.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.418</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">项目执行期期间对额济纳三角洲与生态植被样方相呼应的土壤调查数据。 土壤含水量、盐分、有机质、C、N、P等 额济纳三角洲生态植被调查样方相对应的土壤剖面取样（5个），20厘米分层采样。时间：2011年8月</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set quality control through strict manual audit </w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/08/01-None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/08/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Ejina Delta in the Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域额济纳三角洲 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:317.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">317.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Raster</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +815,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil profile sampling, Basic data, Organic matter, soil water content, Salinity</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤剖面取样, 基础数据, 有机质, 土壤含水量, 盐分</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Ejina delta,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">额济纳三角洲,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1083,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1172,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1256,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1345,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,511 +1433,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967287</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yu Jingjie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">于静洁 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yu Jingjie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">于静洁  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  WU Lizong </w:t>
+        <w:t xml:space="preserve">,  吴立宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Yu Jingjie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">于静洁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yu Jingjie. Dataset of soil salinity and organic content in the Ejina Delta. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.418.</w:t>
+        <w:t xml:space="preserve">于静洁. 额济纳三角洲土壤盐分、有机质调查数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.418.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>