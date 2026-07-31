--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rock mechanics data of Dahaize mining area in Yulin City, Shaanxi Province and Pingshuo mining area in Shuozhou City, Shanxi Province (October 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">陕西省榆林市大海则矿区和山西省朔州市平朔矿区岩体力学数据（2019年10月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2120.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Rock mechanics data of Dahaize mining area in Yulin City, Shaanxi Province and Pingshuo mining area in Shuozhou City, Shanxi Province (October 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2120.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2120.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2120.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is obtained through rock and soil mechanics experiments in mining areas by taking rock samples from different depths of boreholes. During the hydrogeological exploration in the Dahaize mining area of Yulin City, Shaanxi Province and the Pingshuo mining area of Shuozhou City, Shanxi Province, the research area staff collected rock cores from boreholes through drilling exploration, and trimmed them into standard cylindrical shapes with a diameter of 50 mm and a height of 100 mm, which were sent to the Xi'an Research Institute of China Coal Technology Engineering Group for triaxial compression testing. The dataset contains a total of 152 sets of geotechnical data from the Dahaize mining area and Pingshuo mining area. The data content includes natural block density, particle density, porosity, natural moisture content, natural compressive strength, saturated compressive strength, softening coefficient, Brinell hardness coefficient, fragmentation coefficient, vertical expansion rate, horizontal expansion rate, average elastic modulus, Poisson's ratio, tensile strength, internal friction angle, cohesion, etc. This data is mainly used to simulate the coupled evolution law of the stress fracture seepage fields in the overlying rock during the mining process. Based on the results of geotechnical data, the role of geotechnical data is to simulate and study the distribution and evolution of mining induced stress, which affects the formation of rock fracture grids and changes in permeability. The entire evolution process is the result of the coupling effect of stress field fracture field seepage field. </w:t>
+        <w:t xml:space="preserve">  本数据集采用是矿区通过采取不同深度钻孔岩样，进行岩土力学实验获取得到。   研究区工作人员在陕西省榆林市大海则矿区和山西省朔州市平朔矿区的水文地质勘探期间，通过钻井勘探从钻孔内收集了岩芯，并将岩芯修整成直径为50 mm、高度为100 mm的标准圆柱体，送往中国煤技术工程集团西安研究所进行三轴压缩试验。数据集共包含大海则矿区和平朔矿区两个研究区的岩土力学数据，共计152组数据。数据内容包括天然块体密度、颗粒密度、孔隙率、天然含水量、天然抗压强度、饱和抗压强度、软化系数、普氏硬度系数、碎涨系数、垂直膨胀率、水平膨胀率、平均弹性模量、泊松比、抗拉强度、内摩擦角、粘聚力等。该数据主要用于模拟采矿过程中覆岩应力-裂隙-渗流三场的耦合演化规律。基于岩土力学数据结果，岩土力学数据的作用是在于模拟研究采动应力的分布和演化影响围岩裂隙网格的形成和渗透性的改变，整个演化过程是应力场-裂隙场-渗流场耦合作用的结果。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This data is obtained from rock and soil mechanics tests on core samples collected during hydrogeological exploration in the Dahaize mining area of Yulin City, Shaanxi Province and the Pingshuo mining area of Shuozhou City, Shanxi Province.</w:t>
+        <w:t xml:space="preserve">  本数据来源于对陕西省榆林市大海则矿区和山西省朔州市平朔矿区在水文地质勘探阶段所采集的岩心样本进行岩土力学试验所获取的结果。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    During the hydrogeological exploration in the Dahaize mining area of Yulin City, Shaanxi Province and the Pingshuo mining area of Shuozhou City, Shanxi Province, the research area staff collected rock cores from boreholes through drilling exploration, and trimmed them into standard cylindrical shapes with a diameter of 50 mm and a height of 100 mm. They were sent to the Xi'an Research Institute of China Coal Technology Engineering Group for triaxial compression testing. The processing mainly includes: cutting soil samples, sample saturation, sample installation, applying surrounding pressure, measuring pore water pressure, adjusting force gauges, applying axial pressure, and testing completion.</w:t>
+        <w:t xml:space="preserve">  研究区工作人员在陕西省榆林市大海则矿区和山西省朔州市平朔矿区的水文地质勘探期间，通过钻井勘探从钻孔内收集了岩芯，并将岩芯修整成直径为50 mm、高度为100 mm的标准圆柱体，送往中国煤技术工程集团西安研究所进行三轴压缩试验，加工处理过程主要包括：切取土样、试样饱和、试样安装、施加周围压力、测孔隙水压力、调整测力计、施加轴向压力、试验结束等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/10/01-2019/10/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/10/01-2019/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Dahaize Mining Area in Yulin City, Shaanxi Province, and Pingshuo Mining Area in Shuozhou City, Shanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省榆林市大海则矿区,山西省朔州市平朔矿区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:397.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">397.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Geotechnical mechanics, daze mining area, Pingshuo mining area</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">岩土力学, 大海则矿区, 平朔矿区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Dahaize mining area,  Yulin City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省榆林市大海则矿区,  山西省朔州市平朔矿区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">113.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:QU Shen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">屈伸 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:QU Shen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">屈伸  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0406400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">QU Shen. Rock mechanics data of Dahaize mining area in Yulin City, Shaanxi Province and Pingshuo mining area in Shuozhou City, Shanxi Province (October 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2120.2022.</w:t>
+        <w:t xml:space="preserve">屈伸. 陕西省榆林市大海则矿区和山西省朔州市平朔矿区岩体力学数据（2019年10月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2120.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>