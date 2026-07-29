--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -2355,51 +2355,53 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guo Shuhai, Chen Rensheng, Liu Guohua, Han Chuntan, Song Yaoxuan, Liu Junfeng, Yang Yong, Liu Zhangwen, Wang Xiqiang, Liu Xiaojiao, Wang Lei, Zheng Qin. [J]. Simple Parameterization of Aerodynamic Roughness Lengths and the Turbulent Heat Fluxes at the Top of Midlatitude August-One Glacier, Qilian Mountains, China[J]. Journal of Geophysical Research, 2018, 123, (21): 12,066-12,080. </w:t>
+        <w:t xml:space="preserve">Guo Shuhai, Rensheng Chen, Guohua Liu, Chuntan Han, Song Yaoxuan, Liu Jun-feng, Yang Yong, Liu Zhangwen, Wang Xiqiang, Xiaojiao Liu, Wang Lei, Zheng Qin. Simple Parameterization of Aerodynamic Roughness Lengths and the Turbulent Heat Fluxes at the Top of Midlatitude August-One Glacier, Qilian Mountains, China[J]. Journal of Geophysical Research, 2018-10, 123. </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">            DOI: 10.1029/2018JD028875.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>