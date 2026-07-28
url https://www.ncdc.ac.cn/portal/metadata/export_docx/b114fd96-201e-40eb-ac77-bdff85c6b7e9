--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,1108 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古自治区锡林郭勒盟典型草原轮牧放牧样地群落结构监测数据集（2016年6月1日-2020年9月17日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monitoring data set of community structure of typical grassland rotation grazing sample plot in Xilin Gol League, Inner Mongolia Autonomous Region (June 1, 2016 - September 17, 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring data set of community structure of typical grassland rotation grazing sample plot in Xilin Gol League, Inner Mongolia Autonomous Region (June 1, 2016 - September 17, 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2110.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2110.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2110.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据基于内蒙古自治区锡林郭勒盟观象台典型草原放牧平台，通过设置对照、轻度、中度和重度四个放牧梯度的模拟划区轮牧实验，调查了2016-2020年不同放牧强度下草原群落组成和群落结构，研究了植物群落动态对放牧的响应，研究结果可为放牧生态学理论的研究及草地可持续利用实践提供参考。</w:t>
+        <w:t xml:space="preserve">Based on the typical grassland grazing platform of Xilin Gol Observatory in Inner Mongolia Autonomous Region, this data investigated the grassland community composition and community structure under different grazing intensities from 2016 to 2020, and studied the response of plant community dynamics to grazing. The research results can provide reference for the research of grazing ecology theory and the practice of sustainable grassland utilization. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工取样。</w:t>
+        <w:t xml:space="preserve">  Manual sampling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  每一期放牧结束后，分别在12个放牧小区取样，每个小区统一按照最初设置的取样带采集5个1 m × 1 m的样方。选取地上植物群落现存生物量代表，采用收割法齐地面收割地上植物部分，收集到的植物同天晚上称取鲜重后，置于65 ℃的鼓风烘箱中，24小时后，称取干重，即为植物地上生物量。</w:t>
+        <w:t xml:space="preserve">   After the end of each grazing period, samples were taken from 12 grazing plots, and each plot collected 5 1 m samples according to the initially set sampling belt × 1 m quadrat. Select the representative of the existing biomass of the aboveground plant community, harvest the aboveground plants on the ground by the harvesting method, weigh the fresh weight of the collected plants on the same night, put them in a 65 ℃ blast oven, and weigh the dry weight after 24 hours, which is the aboveground biomass of the plants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）物种数据均与《中国植物志（网络版）》（http://frps.iplant.cn/）和《内蒙古植物志（第三版）》进行核对检查。   （2）依据《植物群落清查的主要内容、方法和技术规范》进行取样调查，保证采样的科学合理性。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; (1) The species data are consistent with the flora of China (online edition)（ http://frps.iplant.cn/ ）And flora of Inner Mongolia (Third Edition).    (2) Carry out sampling investigation according to the main contents, methods and technical specifications of plant community inventory to ensure the scientific rationality of sampling. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2016/06/01-2020/09/17</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2016/06/01-2020/09/17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区锡林郭勒盟典型草原区观象台典型草原放牧平台(锡林浩特市东20公里) </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Typical grassland grazing platform of observatory in typical grassland area of Xilingol League, Inner Mongolia Autonomous Region (20km east of Xilinhot City) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1129.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1129.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1129.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:5.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">退化草地, 株丛数, 鲜重, 干重, 总生物量, 丛幅</w:t>
+        <w:t xml:space="preserve">Theme:Degraded grassland, number of plant clusters, fresh weight, dry weight, total biomass, cluster width</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区锡林郭勒盟典型草原区观象台典型草原放牧平台(锡林浩特市东20公里) </w:t>
+        <w:t xml:space="preserve">Place:Typical grassland grazing platform of observatory in typical grassland area of Xilingol League </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1137,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1310,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1399,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1487,838 +1226,570 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郑云暖,  张泽,  梁茂伟,  董雷 </w:t>
+        <w:t xml:space="preserve">contributors:Zheng Yunnuan,  Zhang Ze,  Liang Maowei,  Dong Lei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">武艳涛  </w:t>
+        <w:t xml:space="preserve">author:Wu Yantao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  郑云暖  </w:t>
+        <w:t xml:space="preserve">,  Zheng Yunnuan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张泽  </w:t>
+        <w:t xml:space="preserve">,  Zhang Ze </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Zhiyong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0500500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">荒漠化退化草地治理技术及示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郑云暖,张泽,梁茂伟,董雷. 内蒙古自治区锡林郭勒盟典型草原轮牧放牧样地群落结构监测数据集（2016年6月1日-2020年9月17日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2110.2022.</w:t>
+        <w:t xml:space="preserve">Zheng Yunnuan, Zhang Ze, Liang Maowei, Dong Lei. Monitoring data set of community structure of typical grassland rotation grazing sample plot in Xilin Gol League, Inner Mongolia Autonomous Region (June 1, 2016 - September 17, 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2110.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>