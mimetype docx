--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山寺大隆林区天老池流域水位数据集（2011-2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Water level data set of tianlaochi watershed in silonglin District, Qilian Mountains (2011)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Water level data set of tianlaochi watershed in silonglin District, Qilian Mountains (2011)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3084.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3084.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1921</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为2011-2012年祁连山寺大隆林区老池流域水位箭筒的水位数据集。内含2011年水位数据、22012年水位数据和数据使用说明三个文件，2011年从7月14日至9月9日观测用水位记录仪观测，每五分钟记录一次；2012从6月4日至7月10日观测，每十分钟记录一次。数据内容为孔内部温度和大气压，数据为日尺度数据。数据需用HOBO软件打开。采用仪器测量孔内部温度和大气压。</w:t>
+        <w:t xml:space="preserve">This data is the water level data set of Laochi basin in Sidalong forest region of Qilian Mountains from 2011 to 2012. It contains three documents: the water level data in 2011, the water level data in 2012 and the data instructions. In 2011, from July 14 to September 9, the water level was observed with water level recorder and recorded every five minutes; in 2012, from June 4 to July 10, the water level was observed and recorded every ten minutes. The data content is the temperature and atmospheric pressure inside the hole, and the data is the daily scale data. The data should be opened by hobo software. The instrument is used to measure the temperature and atmospheric pressure inside the hole. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据内容为孔内部温度和大气压，数据为日尺度数据。数据需用HOBO软件打开。</w:t>
+        <w:t xml:space="preserve">The data content is the temperature and atmospheric pressure inside the hole, and the data is the daily scale data. The data should be opened by hobo software.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用仪器测量孔内部温度和大气压，数据为尺度数据。2011年从7月14日至9月9日观测，每五分钟记录一次；2012从6月4日至7月10日观测，每十分钟记录一次。</w:t>
+        <w:t xml:space="preserve">The instrument is used to measure the temperature and atmospheric pressure inside the hole, and the data is the scale data. In 2011, it was observed from July 14 to September 9 and recorded every five minutes; in 2012, it was observed from June 4 to July 10 and recorded every ten minutes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/07/14-2011/09/09</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/07/14-2011/09/09</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山寺大隆林区天老池流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tianlaochi watershed, silonglin District, Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">68.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:68.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">温度, 地下水位, 寒区水文, 大气压强</w:t>
+        <w:t xml:space="preserve">Theme:temperature, groundwater level, Hydrology in cold region, Atmospheric pressure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文测量 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometric survey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011</w:t>
+        <w:t xml:space="preserve">Time:2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">寺大隆林区,  黑河流域,  天老池小流域 </w:t>
+        <w:t xml:space="preserve">Place:Sidalong forest area,  Heihe River Basin,  Tianlaochi small watershed </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵传燕 </w:t>
+        <w:t xml:space="preserve">contributors:ZHAO Chuanyan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马文瑛  </w:t>
+        <w:t xml:space="preserve">author:Ma wenying </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHAO Chuanyan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵传燕. 祁连山寺大隆林区天老池流域水位数据集（2011-2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1921.</w:t>
+        <w:t xml:space="preserve">ZHAO Chuanyan. Water level data set of tianlaochi watershed in silonglin District, Qilian Mountains (2011). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1921.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>