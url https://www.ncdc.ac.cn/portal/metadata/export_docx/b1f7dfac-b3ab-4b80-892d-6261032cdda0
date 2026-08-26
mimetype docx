--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -2202,53 +2202,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhou B, Xu M, Tian J, Jia M, Mao D, Cheng K, Zhu X, Jiang H, Song J, Ke Y, Zhang Z, Huang Y, Wei M, Zhu L, Li X, Gong H. National-Scale Sub-meter Mapping of Spartina alterniflora in Mainland China 2020[J]. Earth System Science Data Discussions, 2025, 2025: 1-32. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2025-436.</w:t>
+        <w:t xml:space="preserve">Zhou B, Xu M, Tian J, Jia M, Mao D, Cheng K, Zhu X, Jiang H, Song J, Ke Y, Zhang Z, Huang Y, Wei M, Zhu L, Li X, Gong H. National-Scale Sub-meter Mapping of Spartina alterniflora in Mainland China 2020[J/OL]. Earth System Science Data Discussions, 2025, 2025: 1-32. DOI: 10.5194/essd-2025-436.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>