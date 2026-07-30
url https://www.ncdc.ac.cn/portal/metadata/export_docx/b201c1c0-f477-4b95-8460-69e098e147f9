--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国各地森林生态系统不同时间尺度的土壤呼吸作用（2000-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil respiration in forest ecosystems across China at different time scales (2000-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil respiration in forest ecosystems across China at different time scales (2000-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.1594/PANGAEA.939619</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.1594/PANGAEA.939619</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.PANGAEA.DB6813.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在本数据集中，参考Rs-相关文献并原地收集Rs使用常见的红外气体分析仪（即 Li-6400、Li-8100、 Li-8150）或气相色谱法组装成全面且均匀的中国森林生态系统在不同时间尺度上的数据集。除了Rs数据直接报告在原始论文中，每月的模式Rs和同时测量 5 厘米或 10 厘米深处的土壤温度。提供了基本数据和定量评估土壤碳排放的科学基础中国的森林生态系统。同时，还记录了相关信息，如地理位置（省份、研究地点、纬度、经度和海拔）、气候因素（年平均气温和年平均降水量）、林分描述（森林类型、起源、年龄、密度、平均树高和胸径）、测量制度（方法、时间、频率、领区面积、高度和数量）。希望该数据能为科学界所用，以更好地了解中国森林的碳循环，减少大尺度碳预算评估的不确定性。</w:t>
+        <w:t xml:space="preserve">In this dataset, a comprehensive and uniform dataset of Chinese forest ecosystems at different time scales was assembled using common infrared gas analyzers (i.e. Li-6400, Li-8100, Li-8150) or gas chromatography, referencing Rs related literature and collecting Rs in situ. In addition to reporting Rs data directly in the original paper, monthly model Rs and simultaneous measurement of soil temperature at depths of 5 or 10 centimeters were also included. Provided scientific basis for basic data and quantitative assessment of soil carbon emissions in China's forest ecosystem. At the same time, relevant information was also recorded, such as geographical location (province, research site, latitude, longitude, and altitude), climatic factors (annual average temperature and annual average precipitation), forest stand description (forest type, origin, age, density, average tree height, and diameter at breast height), measurement system (method, time, frequency, territorial area, height, and quantity). I hope this data can be used by the scientific community to better understand the carbon cycle of Chinese forests and reduce the uncertainty of large-scale carbon budget assessments. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  从截至2018年发表的568篇文献中整理出一个全面、统一的中国森林Rs数据库，包括Rs与同期测量的土壤温度（N=8317）、月平均Rs（N=5003）和年Rs（N=634）。除了原始论文中直接给出的 Rs 数据外，还对图中 5 厘米或 10 厘米深度的 Rs 和同期测得的土壤温度的月变化规律进行了数字化处理。这些 Rs 数据来自未受干扰的森林生态系统。</w:t>
+        <w:t xml:space="preserve">   A comprehensive and unified Chinese forest Rs database was compiled from 568 published literature up to 2018, including Rs and soil temperature measured during the same period (N=8317), monthly average Rs (N=5003), and annual Rs (N=634). In addition to the Rs data directly provided in the original paper, digital processing was also performed on the Rs at depths of 5 or 10 centimeters in the figure and the monthly variation patterns of soil temperature measured during the same period. These Rs data come from undisturbed forest ecosystems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  选择了常用的测量方法，即红外气体分析仪（Li-6400、Li-8100、Li-8150 型（LI-COR 公司，美国内布拉斯加州林肯市））和气相色谱法。</w:t>
+        <w:t xml:space="preserve">  We chose the commonly used measurement methods, namely infrared gas analyzer (Li-6400, Li-8100, Li-8150 models (LI-COR company, Lincoln, Nebraska, USA) and gas chromatography.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为了验证数字软件的准确性，将提取数据的平均值（Rs、T5、T10）与原始论文中给出的相应平均值进行了比较。Rs、T5 和 T10 的均方根误差（RMSE）分别为 0.09、0.35 和 0.44，且判定系数（R2）均大于 0.99，表明 WEBPLOTDIGITIZER 的精确度非常高。</w:t>
+        <w:t xml:space="preserve">   To verify the accuracy of the digital software, the average values of the extracted data (Rs, T5, T10) were compared with the corresponding average values given in the original paper. The root mean square errors (RMSE) of Rs, T5, and T10 are 0.09, 0.35, and 0.44, respectively, and the determination coefficients (R2）All values are greater than 0.99, indicating that the accuracy of WEBPLOTDGITIZER is very high. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">227.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:227.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">碳循环, 中国, 森林</w:t>
+        <w:t xml:space="preserve">Theme:Carbon Cycle, China, Forests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">贾丙瑞 </w:t>
+        <w:t xml:space="preserve">contributors:JIA Bingrui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">贾丙瑞  </w:t>
+        <w:t xml:space="preserve">author:JIA Bingrui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:JIA Bingrui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">贾丙瑞. 中国各地森林生态系统不同时间尺度的土壤呼吸作用（2000-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.PANGAEA.DB6813.2025.</w:t>
+        <w:t xml:space="preserve">JIA Bingrui. Soil respiration in forest ecosystems across China at different time scales (2000-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.PANGAEA.DB6813.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Sun H, Xu Z, Jia B. A compiled soil respiration dataset at different time scales for forest ecosystems across China from 2000 to 2018[J]. Earth Syst. Sci. Data, 2022-07-05, 14, (7): 2951-2961. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-14-2951-2022.</w:t>
       </w:r>