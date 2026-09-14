--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil respiration in forest ecosystems across China at different time scales (2000-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国各地森林生态系统不同时间尺度的土壤呼吸作用（2000-2018年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.1594/PANGAEA.939619</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil respiration in forest ecosystems across China at different time scales (2000-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.PANGAEA.DB6813.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.1594/PANGAEA.939619</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.PANGAEA.DB6813.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this dataset, a comprehensive and uniform dataset of Chinese forest ecosystems at different time scales was assembled using common infrared gas analyzers (i.e. Li-6400, Li-8100, Li-8150) or gas chromatography, referencing Rs related literature and collecting Rs in situ. In addition to reporting Rs data directly in the original paper, monthly model Rs and simultaneous measurement of soil temperature at depths of 5 or 10 centimeters were also included. Provided scientific basis for basic data and quantitative assessment of soil carbon emissions in China's forest ecosystem. At the same time, relevant information was also recorded, such as geographical location (province, research site, latitude, longitude, and altitude), climatic factors (annual average temperature and annual average precipitation), forest stand description (forest type, origin, age, density, average tree height, and diameter at breast height), measurement system (method, time, frequency, territorial area, height, and quantity). I hope this data can be used by the scientific community to better understand the carbon cycle of Chinese forests and reduce the uncertainty of large-scale carbon budget assessments. </w:t>
+        <w:t xml:space="preserve">  在本数据集中，参考Rs-相关文献并原地收集Rs使用常见的红外气体分析仪（即 Li-6400、Li-8100、 Li-8150）或气相色谱法组装成全面且均匀的中国森林生态系统在不同时间尺度上的数据集。除了Rs数据直接报告在原始论文中，每月的模式Rs和同时测量 5 厘米或 10 厘米深处的土壤温度。提供了基本数据和定量评估土壤碳排放的科学基础中国的森林生态系统。同时，还记录了相关信息，如地理位置（省份、研究地点、纬度、经度和海拔）、气候因素（年平均气温和年平均降水量）、林分描述（森林类型、起源、年龄、密度、平均树高和胸径）、测量制度（方法、时间、频率、领区面积、高度和数量）。希望该数据能为科学界所用，以更好地了解中国森林的碳循环，减少大尺度碳预算评估的不确定性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   A comprehensive and unified Chinese forest Rs database was compiled from 568 published literature up to 2018, including Rs and soil temperature measured during the same period (N=8317), monthly average Rs (N=5003), and annual Rs (N=634). In addition to the Rs data directly provided in the original paper, digital processing was also performed on the Rs at depths of 5 or 10 centimeters in the figure and the monthly variation patterns of soil temperature measured during the same period. These Rs data come from undisturbed forest ecosystems.</w:t>
+        <w:t xml:space="preserve">  从截至2018年发表的568篇文献中整理出一个全面、统一的中国森林Rs数据库，包括Rs与同期测量的土壤温度（N=8317）、月平均Rs（N=5003）和年Rs（N=634）。除了原始论文中直接给出的 Rs 数据外，还对图中 5 厘米或 10 厘米深度的 Rs 和同期测得的土壤温度的月变化规律进行了数字化处理。这些 Rs 数据来自未受干扰的森林生态系统。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  We chose the commonly used measurement methods, namely infrared gas analyzer (Li-6400, Li-8100, Li-8150 models (LI-COR company, Lincoln, Nebraska, USA) and gas chromatography.</w:t>
+        <w:t xml:space="preserve">  选择了常用的测量方法，即红外气体分析仪（Li-6400、Li-8100、Li-8150 型（LI-COR 公司，美国内布拉斯加州林肯市））和气相色谱法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   To verify the accuracy of the digital software, the average values of the extracted data (Rs, T5, T10) were compared with the corresponding average values given in the original paper. The root mean square errors (RMSE) of Rs, T5, and T10 are 0.09, 0.35, and 0.44, respectively, and the determination coefficients (R2）All values are greater than 0.99, indicating that the accuracy of WEBPLOTDGITIZER is very high. </w:t>
+        <w:t xml:space="preserve">  为了验证数字软件的准确性，将提取数据的平均值（Rs、T5、T10）与原始论文中给出的相应平均值进行了比较。Rs、T5 和 T10 的均方根误差（RMSE）分别为 0.09、0.35 和 0.44，且判定系数（R2）均大于 0.99，表明 WEBPLOTDIGITIZER 的精确度非常高。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:227.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">227.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Carbon Cycle, China, Forests</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">碳循环, 中国, 森林</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1458,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIA Bingrui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">贾丙瑞 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIA Bingrui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">贾丙瑞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIA Bingrui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">贾丙瑞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIA Bingrui. Soil respiration in forest ecosystems across China at different time scales (2000-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.PANGAEA.DB6813.2025.</w:t>
+        <w:t xml:space="preserve">贾丙瑞. 中国各地森林生态系统不同时间尺度的土壤呼吸作用（2000-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.PANGAEA.DB6813.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sun H, Xu Z, Jia B. A compiled soil respiration dataset at different time scales for forest ecosystems across China from 2000 to 2018[J]. Earth Syst. Sci. Data, 2022-07-05, 14, (7): 2951-2961. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-14-2951-2022.</w:t>
+        <w:t xml:space="preserve">Sun H, Xu Z, Jia B. A compiled soil respiration dataset at different time scales for forest ecosystems across China from 2000 to 2018[J/OL]. Earth Syst. Sci. Data, 2022-07-05, 14(7): 2951-2961. DOI: 10.5194/essd-14-2951-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>