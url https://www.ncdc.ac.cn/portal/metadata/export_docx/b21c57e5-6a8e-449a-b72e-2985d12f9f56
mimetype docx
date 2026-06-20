--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域植被物候数据集（2012-2015年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: vegetation phenology data set of Heihe River Basin (2012-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: vegetation phenology data set of Heihe River Basin (2012-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3564.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3564.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1637</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  黑河流域植被物候数据集提供了2012年至2015年遥感物候产品。其空间分辨率为1km，投影类型为正弦投影。该数据采用MODIS LAI产品MOD15A2作为物候遥感监测数据源，MODIS陆地覆盖分类产品MCD12Q1作为辅助数据集进行提取。  产品算法首先采用时间序列数据重建方法（BISE法）控制输入时间序列的数据质量；然后利用主算法（Logistic函数拟合法）与备用算法（分段线性拟合法）相结合的方式提取植被物候参数，实现算法互补，保证精度的同时提高可反演率。算法可提取一年最多三个生长周期，每个生长周期包含6个数据集，包括植被生长起点、生长峰值起点、生长峰值终点、生长终点、生长最快点、衰落最快点，同时记录了生长周期类型、生长季长度、质量标识等，共25个数据集。该物候产品降低了反演缺失率，提高了产品稳定性，数据集信息丰富，是相对可靠的。</w:t>
+        <w:t xml:space="preserve">The vegetation phenological data set of Heihe River basin provides remote sensing phenological products from 2012 to 2015. The spatial resolution is 1km and the projection type is sinusoidal projection. The data is extracted using MODIS Lai product mod15a2 as phenological remote sensing monitoring data source and MODIS land cover classification product mcd12q1 as auxiliary data set Firstly, the product algorithm uses the time series data reconstruction method (bise method) to control the data quality of the input time series; Then the vegetation phenological parameters are extracted by the combination of the main algorithm (logistic function fitting method) and the standby algorithm (piecewise linear fitting method), so as to realize the complementarity of the algorithm, ensure the accuracy and improve the inversion rate. The algorithm can extract up to three growth cycles in a year. Each growth cycle contains 6 data sets, including vegetation growth start point, growth peak start point, growth peak end point, growth end point, fastest growth and fastest fading. At the same time, 25 data sets are recorded, such as growth cycle type, growth season length and quality identification. The phenological product reduces the inversion missing rate and improves the product stability. The data set is rich in information and is relatively reliable </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据采用MODIS LAI产品MOD15A2作为物候遥感监测数据源，MODIS陆地覆盖分类产品MCD12Q1作为辅助数据集进行提取。</w:t>
+        <w:t xml:space="preserve"> The data is extracted using MODIS Lai product mod15a2 as phenological remote sensing monitoring data source and MODIS land cover classification product mcd12q1 as auxiliary data set</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  产品算法首先采用时间序列数据重建方法（BISE法）控制输入时间序列的数据质量；然后利用主算法（Logistic函数拟合法）与备用算法（分段线性拟合法）相结合的方式提取植被物候参数，实现算法互补，保证精度的同时提高可反演率。  算法可提取一年最多三个生长周期，每个生长周期包含6个数据集，包括植被生长起点、生长峰值起点、生长峰值终点、生长终点、生长最快点、衰落最快点，同时记录了生长周期类型、生长季长度、质量标识等，共25个数据集。该物候产品降低了反演缺失率，提高了产品稳定性，数据集信息丰富，是相对可靠的。</w:t>
+        <w:t xml:space="preserve">  Firstly, the product algorithm uses the time series data reconstruction method (bise method) to control the data quality of the input time series; Then the vegetation phenological parameters are extracted by the combination of the main algorithm (logistic function fitting method) and the standby algorithm (piecewise linear fitting method), so as to realize the complementarity of the algorithm, ensure the accuracy and improve the inversion rate  The algorithm can extract up to three growth cycles in a year. Each growth cycle contains 6 data sets, including vegetation growth start point, growth peak start point, growth peak end point, growth end point, fastest growth and fastest fading. At the same time, 25 data sets are recorded, such as growth cycle type, growth season length and quality identification. The phenological product reduces the inversion missing rate and improves the product stability. The data set is rich in information and is relatively reliable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/15-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/15-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区,上游寒区水文试验区,下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis test area in the middle reaches, hydrological test area in the upper cold area, and natural oasis test area in the lower reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">62.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:62.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:hdr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生长季长度, 生长终点, MODIS, 生长起点, 卫星遥感产品, 植被物候, 物候期, 植被覆盖度, 生态遥感产品</w:t>
+        <w:t xml:space="preserve">Theme:Growth season length, growth end point, MODIS, growth start point, satellite remote sensing products, vegetation phenology, phenological period, vegetation coverage, ecological remote sensing products</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve">Time:2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游人工绿洲试验区,  上游寒区水文试验区,  下游天然绿洲试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:The artificial oasis experimental area in the middle reaches,  the hydrological experimental area in the cold area in the upper reaches,  the natural oasis experimental area in the lower reaches,  and the Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,962 +1235,661 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李静 </w:t>
+        <w:t xml:space="preserve">contributors:li jing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李静  </w:t>
+        <w:t xml:space="preserve">author:li jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2012AA12A304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多尺度遥感数据按需快速处理与定量遥感产品生成关键技术</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013AA12A301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">星机地综合观测定量遥感融合处理与共性产品生产系统</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李静. 黑河生态水文遥感试验：黑河流域植被物候数据集（2012-2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1637.</w:t>
+        <w:t xml:space="preserve">li jing. Heihe River eco hydrological remote sensing experiment: vegetation phenology data set of Heihe River Basin (2012-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1637.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">夏传福, 李静, 柳钦火. 基于MODIS叶面积指数的遥感物候产品反演方法[J]. 农业工程学报, 2012, 28, (19): 103-109. 徐春亮, 陈彦, 贾明权, 刘增灿, 卢海平, 童玲. 典型地物后向散射特性的测量与分析[J]. 地球科学进展, 2009, 24, (07): 810-816. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">