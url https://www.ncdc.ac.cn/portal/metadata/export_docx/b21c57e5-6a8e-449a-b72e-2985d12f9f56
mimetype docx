--- v1 (2026-06-20)
+++ v2 (2026-09-21)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: vegetation phenology data set of Heihe River Basin (2012-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域植被物候数据集（2012-2015年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3564.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: vegetation phenology data set of Heihe River Basin (2012-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1637</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3564.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1637</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The vegetation phenological data set of Heihe River basin provides remote sensing phenological products from 2012 to 2015. The spatial resolution is 1km and the projection type is sinusoidal projection. The data is extracted using MODIS Lai product mod15a2 as phenological remote sensing monitoring data source and MODIS land cover classification product mcd12q1 as auxiliary data set Firstly, the product algorithm uses the time series data reconstruction method (bise method) to control the data quality of the input time series; Then the vegetation phenological parameters are extracted by the combination of the main algorithm (logistic function fitting method) and the standby algorithm (piecewise linear fitting method), so as to realize the complementarity of the algorithm, ensure the accuracy and improve the inversion rate. The algorithm can extract up to three growth cycles in a year. Each growth cycle contains 6 data sets, including vegetation growth start point, growth peak start point, growth peak end point, growth end point, fastest growth and fastest fading. At the same time, 25 data sets are recorded, such as growth cycle type, growth season length and quality identification. The phenological product reduces the inversion missing rate and improves the product stability. The data set is rich in information and is relatively reliable </w:t>
+        <w:t xml:space="preserve">  黑河流域植被物候数据集提供了2012年至2015年遥感物候产品。其空间分辨率为1km，投影类型为正弦投影。该数据采用MODIS LAI产品MOD15A2作为物候遥感监测数据源，MODIS陆地覆盖分类产品MCD12Q1作为辅助数据集进行提取。  产品算法首先采用时间序列数据重建方法（BISE法）控制输入时间序列的数据质量；然后利用主算法（Logistic函数拟合法）与备用算法（分段线性拟合法）相结合的方式提取植被物候参数，实现算法互补，保证精度的同时提高可反演率。算法可提取一年最多三个生长周期，每个生长周期包含6个数据集，包括植被生长起点、生长峰值起点、生长峰值终点、生长终点、生长最快点、衰落最快点，同时记录了生长周期类型、生长季长度、质量标识等，共25个数据集。该物候产品降低了反演缺失率，提高了产品稳定性，数据集信息丰富，是相对可靠的。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data is extracted using MODIS Lai product mod15a2 as phenological remote sensing monitoring data source and MODIS land cover classification product mcd12q1 as auxiliary data set</w:t>
+        <w:t xml:space="preserve">  该数据采用MODIS LAI产品MOD15A2作为物候遥感监测数据源，MODIS陆地覆盖分类产品MCD12Q1作为辅助数据集进行提取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Firstly, the product algorithm uses the time series data reconstruction method (bise method) to control the data quality of the input time series; Then the vegetation phenological parameters are extracted by the combination of the main algorithm (logistic function fitting method) and the standby algorithm (piecewise linear fitting method), so as to realize the complementarity of the algorithm, ensure the accuracy and improve the inversion rate  The algorithm can extract up to three growth cycles in a year. Each growth cycle contains 6 data sets, including vegetation growth start point, growth peak start point, growth peak end point, growth end point, fastest growth and fastest fading. At the same time, 25 data sets are recorded, such as growth cycle type, growth season length and quality identification. The phenological product reduces the inversion missing rate and improves the product stability. The data set is rich in information and is relatively reliable</w:t>
+        <w:t xml:space="preserve">  产品算法首先采用时间序列数据重建方法（BISE法）控制输入时间序列的数据质量；然后利用主算法（Logistic函数拟合法）与备用算法（分段线性拟合法）相结合的方式提取植被物候参数，实现算法互补，保证精度的同时提高可反演率。  算法可提取一年最多三个生长周期，每个生长周期包含6个数据集，包括植被生长起点、生长峰值起点、生长峰值终点、生长终点、生长最快点、衰落最快点，同时记录了生长周期类型、生长季长度、质量标识等，共25个数据集。该物候产品降低了反演缺失率，提高了产品稳定性，数据集信息丰富，是相对可靠的。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/15-2015/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/15-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis test area in the middle reaches, hydrological test area in the upper cold area, and natural oasis test area in the lower reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区,上游寒区水文试验区,下游天然绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:62.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">62.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hdr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Growth season length, growth end point, MODIS, growth start point, satellite remote sensing products, vegetation phenology, phenological period, vegetation coverage, ecological remote sensing products</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生长季长度, 生长终点, MODIS, 生长起点, 卫星遥感产品, 植被物候, 物候期, 植被覆盖度, 生态遥感产品</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The artificial oasis experimental area in the middle reaches,  the hydrological experimental area in the cold area in the upper reaches,  the natural oasis experimental area in the lower reaches,  and the Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游人工绿洲试验区,  上游寒区水文试验区,  下游天然绿洲试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,705 +1591,1006 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李静 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:li jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2012AA12A304</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012AA12A304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多尺度遥感数据按需快速处理与定量遥感产品生成关键技术</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013AA12A301</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013AA12A301</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">星机地综合观测定量遥感融合处理与共性产品生产系统</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li jing. Heihe River eco hydrological remote sensing experiment: vegetation phenology data set of Heihe River Basin (2012-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1637.</w:t>
+        <w:t xml:space="preserve">李静. 黑河生态水文遥感试验：黑河流域植被物候数据集（2012-2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1637.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">夏传福, 李静, 柳钦火. 基于MODIS叶面积指数的遥感物候产品反演方法[J]. 农业工程学报, 2012, 28, (19): 103-109. 徐春亮, 陈彦, 贾明权, 刘增灿, 卢海平, 童玲. 典型地物后向散射特性的测量与分析[J]. 地球科学进展, 2009, 24, (07): 810-816. </w:t>
+        <w:t xml:space="preserve">夏传福, 李静, 柳钦火. 基于MODIS叶面积指数的遥感物候产品反演方法[J]. 农业工程学报, 2012, 28(19): 103-109.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>