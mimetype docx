--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1108 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古自治区锡林郭勒盟典型草原生物量监测数据集（2017年7月21日-8月2日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monitoring data set of typical grassland biomass in Xilin Gol League, Inner Mongolia Autonomous Region (July 21-august 2, 2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring data set of typical grassland biomass in Xilin Gol League, Inner Mongolia Autonomous Region (July 21-august 2, 2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2083.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2083.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2083.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于2017年内蒙古自治区锡林郭勒盟典型草原样方，随机选取地势开阔的位置设置样点，并用GPS记录每个样点的地理位置信息。每个样点设置3个10 m×10 m的大样方，在大样方的每个角落及中心位置设置5个1 m × 1 m小样方，植被数据主要包括群落地上生物量、群落组成和结构等。本数据集为内蒙古自治区典型草原的提供研究基础。</w:t>
+        <w:t xml:space="preserve">Based on the 2017 typical grassland quadrat in Xilin Gol League, Inner Mongolia Autonomous Region, this data set randomly selects open locations to set sample points, and uses GPS to record the geographic location information of each sample point. Each sample point is set with 3 10m × For 10 m large quadrat, five 1 m large quadrats shall be set at each corner and center of the large quadrat × 1 m small quadrat, vegetation data mainly include community aboveground biomass, community composition and structure, etc. This data set provides a research basis for the of typical grasslands in Inner Mongolia Autonomous Region. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集严格按照任务书中的实验方案、研究方法及草地生态系统野外观测采样的规范而获取。</w:t>
+        <w:t xml:space="preserve">   This data set is obtained in strict accordance with the experimental scheme, research methods and the specifications of field observation and sampling of grassland ecosystem in the assignment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  文本数据，手动输入。</w:t>
+        <w:t xml:space="preserve">   Text data, manual input.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1)物种数据均与《中国植物志（网络版）》（http://frps.iplant.cn/）和《内蒙古植物志（第三版）》进行核对检查。   (2)依据《植物群落清查的主要内容、方法和技术规范》进行取样调查，保证采样的科学合理性。</w:t>
+        <w:t xml:space="preserve">   (1) The species data are consistent with the flora of China (online edition)（ http://frps.iplant.cn/ ）And flora of Inner Mongolia (Third Edition).    (2) Carry out sampling investigation according to the main contents, methods and technical specifications of plant community inventory to ensure the scientific rationality of sampling. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/07/21-2017/08/02</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/07/21-2017/08/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区,锡林郭勒盟 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xilin Gol League, Inner Mongolia Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">910.0m-</w:t>
+        <w:t xml:space="preserve">altitude:910.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1231.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">327.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:327.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">典型草原, 生物量, 鲜重, 干重</w:t>
+        <w:t xml:space="preserve">Theme:Typical grassland, biomass, fresh weight, dry weight</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017</w:t>
+        <w:t xml:space="preserve">Time:2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区,  锡林郭勒盟 </w:t>
+        <w:t xml:space="preserve">Place:Xilin Gol League,  Inner Mongolia Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1137,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 54.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 67.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1310,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1399,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1487,828 +1226,560 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张靖,  刘丽 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Jing,  Liu Li </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张靖  </w:t>
+        <w:t xml:space="preserve">author:Zhang Jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  刘丽  </w:t>
+        <w:t xml:space="preserve">,  Liu Li </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0500500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">荒漠化退化草地治理技术及示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张靖,刘丽. 内蒙古自治区锡林郭勒盟典型草原生物量监测数据集（2017年7月21日-8月2日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2083.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Jing, Liu Li. Monitoring data set of typical grassland biomass in Xilin Gol League, Inner Mongolia Autonomous Region (July 21-august 2, 2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2083.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>