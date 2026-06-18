--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1936-1985年（部分年份）中亚地区吉尔吉斯斯坦逐月平均流量数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly average flow data of Kyrgyzstan in Central Asia from 1936 to 1985 (partial years)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly average flow data of Kyrgyzstan in Central Asia from 1936 to 1985 (partial years)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3306.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3306.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1350</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含吉尔吉斯斯坦（河流（水文站，数据记录时间））的卡拉苏河（普拉瓦亚河口，1937-1985）、卡什卡苏河（河口，1936-1985）、克加特河（科尔东，1936-1985）、凯克杰尔特河（阿克塔拉，1936-1985）、凯克梅伦河（朱姆戈尔，1937-1985）、克霍贾巴基尔甘河（安达尔克汉，1945-1985）、基奇涅-克济尔苏河（波克罗夫卡，1942-1985）、基尔吉扎塔河（基尔吉兹阿塔，1936-1985）、科奇科尔河（科奇科尔卡，1936-1985）、库加尔特河（米克豪罗夫卡耶，1936-1985）、库尔杜克河（萨雷布拉克，1937-1985）、库梅什塔格河（扬吉，1936-1985）、库尔库列乌苏河（琼库尔昌，1936-1985）、库尔沙布河（古尔恰，1937-1985）、克济尔苏河（巴卡布拉克，1936-1985）等74条河流的83个水文站的的逐月平均流量数据。</w:t>
+        <w:t xml:space="preserve">This data set includes Karasu River (pravaya river mouth, 1937-1985), kashkasu River (river mouth, 1936-1985), kegat River (kerdong, 1936-1985), kekekejart River (aktala, 1936-1985), kekemeren River (zumgor, 1937-1985), kehojabakilgan River in Kyrgyzstan (hydrological station, data recording time) (andalkkhan, 1945-1985), kichne Kizilsu River (Pokrovka, 1942-1985), kirgizatta River (kirgizatta, 1936-1985), kochkor River (kochkolka, 1936-1985), kugalt River (mikhaorovkaye, 1936-1985), kurduk River (sarebrak, 1937-1985), kumeshtag River (yangi, 1936-1) 985), the monthly average discharge data of 83 hydrological stations of 74 rivers, such as kurkuleusu River (qiongkulchang, 1936-1985), kurshabu River (gurcha, 1937-1985), and kezirsu River (bakhabluk, 1936-1985). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">月数据由人工观测的日数据求平均值获得。</w:t>
+        <w:t xml:space="preserve">The monthly data is obtained by averaging the daily data observed manually.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据经由翻译人员与气象研究人员共同翻译，再进行归档整理得到。</w:t>
+        <w:t xml:space="preserve">The data was translated by translators and meteorological researchers, and then archived.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1936/01/01-1985/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1936/01/01-1985/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚地区吉尔吉斯斯坦 普拉瓦亚河口,河口,科尔东,阿克塔拉,朱姆戈尔,安达尔克汉,波克罗夫卡,基尔吉兹阿塔,科奇科尔卡,米克豪罗夫卡耶,萨雷布拉克,扬吉,琼库尔昌,古尔恰,巴卡布拉克等74条河流的83个水文站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:There are 83 hydrological stations in 74 rivers in Central Asia, including pravaya estuary, estuary, kordong, aktara, zhumger, andarkhan, Pokrovka, Kirgiz ATA, kochkolka, mikhorovkaye, sarebluk, Yangji, junkurchang, gurcha, bakkabluk, etc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">17.0m-</w:t>
+        <w:t xml:space="preserve">altitude:17.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2264.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">858.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:858.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区, 河流流量, 水文</w:t>
+        <w:t xml:space="preserve">Theme:Central Asia, River discharge, Hydrology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrogeography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1936-1985</w:t>
+        <w:t xml:space="preserve">Time:1936-1985</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">卡拉巴尔特河,  楚河,  瑟尔河,  琼科伊苏河,  沙姆斯河,  库梅什塔格河,  帕德沙阿塔河,  亚斯苏河,  乌奇科绍伊河,  琼克济尔苏河,  秋普河,  卡拉库朱尔河,  卡拉科尔河,  阿特巴什河,  卡拉库尔扎河,  库尔杜克河,  杰尔格塔尔河,  阿克苏河,  坚特亚克赛河,  加瓦赛河,  阿拉阿尔恰河,  恰特卡尔河,  沙乌丹塞河,  乔尔波纳塔河,  凯克梅伦河,  克霍贾巴基尔甘河,  科奇科尔河,  朱乌库河,  卡什卡苏河,  阿布什尔赛河,  迈丹塔尔河,  吉尔吉斯斯坦,  阿克布拉河,  塔拉斯河,  阿拉桑河,  托斯索尔河,  东古兹套河,  奥纳尔恰河,  图拉苏河,  克加特河,  库尔库列乌苏河,  乌尔马拉尔河,  秋列克河,  大纳伦河,  昌捷特河,  塔姆加河,  苏耶克河,  奇拉尔马河,  库加尔特河,  纳伦河,  塔尔河,  库尔沙布河,  基尔吉扎塔河,  迈利苏河,  琼卡因德河,  泽尔格尔河,  乌祖纳克赫马特河,  恰达克河,  索克赫河,  凯克杰尔特河,  吉尔加兰河,  阿拉万赛河,  基奇涅-克济尔苏河,  奥伊加因格河,  克济尔苏河,  尚科尔河,  图尔格纳克苏河,  中亚地区,  伊斯法拉河,  别什塔什河,  琼贾尔格尔恰克河,  卡拉苏河,  阿克捷列克河,  马雷河,  琼克明河,  巴尔斯卡温河 </w:t>
+        <w:t xml:space="preserve">Place:Karabalt River,  Chu River,  Sur River,  Johnkoisu River,  Shams River,  Kumeshtag River,  Padshahata River,  Yassu River,  Uchikoshoi River,  Jongkirsu River,  Qiupu River,  Karakujur River,  Karakor River,  Atbash River,  Karakorza River,  Kurduk River,  Jergotal River,  Aksu River,  Gyantyaksai River,  Gawasai River,  Ararcha River,  Chatkar River,  Shaudansai River,  Joel bonata River,  Kekemelon River,  Khojabakirgan River,  Kochkol River,  Zhuwuku River,  Kashkasu River,  The river abshirsh,  Medantar River,  Kyrgyzstan,  Akbula River,  Talas River,  Arasan River,  Tossol River,  Dongguzitao River,  Onarcha River,  Tulasu River,  Kegat River,  Kurkuliusu River,  Urmaral River,  Tyulek River,  Grand narun,  Changjiete River,  Tamga River,  Suek River,  Chiralma River,  Kugart River,  Narun River,  Thar River,  Korshab River,  Kirgizata River,  Malisu River,  Johnkaynde River,  Zelger River,  Uzunakhemat River,  Chadak River,  Soxhe River,  Kekejart River,  Jilgaran River,  Aravansai River,  Kichne kezilsu River,  OIGA inger River,  Kejilsu River,  Shankor River,  Turgeneksu River,  Central Asia,  Isfala River,  Peshtash River,  Qiong jargar Chak River,  Kalasu River,  Akjielek River,  Marei River,  Jonkming River,  Balskawin River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 69.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 78.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">沈永平 </w:t>
+        <w:t xml:space="preserve">contributors:Shen yongping </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">沈永平  </w:t>
+        <w:t xml:space="preserve">author:Shen yongping </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Shen yongping </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">沈永平. 1936-1985年（部分年份）中亚地区吉尔吉斯斯坦逐月平均流量数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1350.</w:t>
+        <w:t xml:space="preserve">Shen yongping. Monthly average flow data of Kyrgyzstan in Central Asia from 1936 to 1985 (partial years). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1350.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>