--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accurate Data on Water and Soil Loss, Water Erosion, and Wind Erosion in the Yellow River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黄河流域水土流失、水力侵蚀和风力侵蚀准确数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0048.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Accurate Data on Water and Soil Loss, Water Erosion, and Wind Erosion in the Yellow River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.39</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0048.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. This dataset includes data on water and soil loss, water erosion, and wind erosion for some cities and counties in the Yellow River Basin area. 2. Dataset Name: Available Data Accurate to the City Level.xlsx. 3. Attribute Descriptions: (1) Serial Number: Erosion Type (2) Province: Provincial areas through which the Yellow River flows (3) City: Municipal areas through which the Yellow River flows (4) County: County-level areas through which the Yellow River flows (5) Attribute: Degree of Water and Soil Loss (6) Data Unit: km2. 4. Three categories of monitoring indicators: Province, City/Data Year, County/Year, Total/km2 (by Year), Mild, Moderate, Intense, Extremely Intense, Violent. Data Source and Author. </w:t>
+        <w:t xml:space="preserve">  1.本数据集收录了黄河流域地区部分市县的水土流失、水力侵蚀和风力侵蚀数据。   2.数据集命名：可找到的精确到市级数据.xlsx。   3.属性说明：（1）序号：侵蚀类型（2）省：黄河流域流经省级地区（3）市：黄河流域流经市级地区（4）县：黄河流域流经区县级地区（5）属性：水土流失程度（6）数据单位：km2。   4.三类监测指标：省、市/数据年份、县/年份 合计/km2（年份）、轻度、中度、强烈、极强烈、剧烈数据出处及作者。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Bulletin on Soil and Water Conservation (2015-2019)   Qinghai Province 2018 Soil and Water Conservation Bulletin   Gansu Province 2018 Soil and Water Conservation Bulletin   Inner Mongolia 2018 Soil and Water Conservation Bulletin   Research on the Current Situation and Prevention Countermeasures of Water and Soil Loss in Sanmenxia City (Liu Xiang, Hou Jianwei, Guo Jiawei, Yi Lixin)   Research on the Current Situation and Control Countermeasures of Water and Soil Loss in Jiaozuo City (Du Juan, Wang Chaojun, Dong Dejun)   Research on the Causes and Prevention Measures of Water and Soil Loss in Zhengzhou City (Zhengzhou Environmental Monitoring Center Station)   The Danger of Water and Soil Loss in Yulin Cannot Be Ignored (Xue Weijing)   Discussions on the Problems and Countermeasures of Water and Soil Loss in Yan'an City (Feng Wei, Li Jing, Zhang Xinhe)   Luliang City Lishi District People's Government - Suggestions on the Control of Water and Soil Loss on the Slopes and Banksides of Luliang City (Lishi District)   Research on Water and Soil Loss and Prevention Countermeasures in Linfen Area (Li Hongquan)   Taian Daily - Taian City Has Treated 1722.63 Square Kilometers of Water and Soil Loss Area in the Past 6 Years   Soil and Water Conservation Zoning in Liaocheng City, Shandong Province   Research and Suggestions on Soil and Water Conservation in Dongying City   Practices and Experiences of Soil and Water Conservation Supervision and Monitoring Work in Yuncheng City (Feng Jinxi)   Division and Prevention Approaches for Key Water and Soil Loss Control Areas in Binzhou City (Liu Xiaohua, Liu Panwei, Zhang Ronghua, Wang Guixia, Chang Cheng, Zhang Guangcan)   Current Situation and Development Countermeasures of Soil and Water Conservation in Jining City - Liu Jizhu, Zhang Lin, Li Shen'an, Wu Luoxia, Dezhou Evening News, Issue 20181105 &gt;&gt; Section 07: Special Report   Analysis on the Current Situation and Countermeasures of Water and Soil Loss in Zibo City (Yang Yan, Lu Mingfeng)</w:t>
+        <w:t xml:space="preserve">  《水土保持公报》（2015-2019年）   《青海省2018水土保持公报》   《甘肃省2018水土保持公报》   《内蒙古2018水土保持公报》   《三门峡市水土流失现状及防治对策研究（刘香 侯建伟 郭家伟 易立新）》   《焦作市水土流失现状及治理对策（杜娟 王朝军 董得军）》   《郑州市水土流失原因及防治措施（郑州市环境监测中心站）》   《榆林水土流失危害不容忽视  （薛卫静）》   《延安市区水土流失问题与对策刍议（冯伟 李靖 张新和）》   《吕梁市离石区人民政府——吕梁市（离石城区）边坡边山水土流失治理的建议》   《临汾地区水土流失及防治对策（李红全）》   《泰安日报泰安市近6年治理水土流失面积1722.63平方公里》   《山东省聊城市水土保持区划》   《对东营市水土保持的研究与建议》   《运城市水土保持监督监测工作实践与体会（冯进喜）》   《滨州市水土流失重点防治区划分及防治途径（刘晓华 刘潘伟 张荣华 王贵霞 常成 张光灿）》   《济宁市水土保持现状及发展对策 --刘继柱 张琳 李申安 吴落霞》，德州晚报20181105期&gt;&gt;第07版:特别报道   《淄博市水土流失现状与对策分析（杨艳 卢明锋）》</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Relevant data was manually collected and compiled into tabular form based on the Soil and Water Conservation Bulletins from 2015 to 2019.</w:t>
+        <w:t xml:space="preserve">  通过2015-2019年水土保持公报，人工采集相关数据成表格形式信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> During the process of data production and aggregation, strict measures for data quality control are implemented, ensuring a robust data preparation process and methodologies for assessing data quality. </w:t>
+        <w:t xml:space="preserve">  数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据制备过程和数据质量评估方法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:20.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Mild, moderate, strong, extremely strong, severe, water and soil loss, hydraulic erosion, wind erosion</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">轻度, 中度, 强烈, 极强烈, 剧烈, 水土流失, 水力侵蚀, 风力侵蚀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrogeography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The Yellow River Basin,  the provinces,  cities and counties around the Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域,  黄河流域周边省市县,  黄河流域境内 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 57.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Accurate Data on Water and Soil Loss, Water Erosion, and Wind Erosion in the Yellow River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.39.</w:t>
+        <w:t xml:space="preserve">张耀南,康建芳,刘春. 黄河流域水土流失、水力侵蚀和风力侵蚀准确数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.39.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>