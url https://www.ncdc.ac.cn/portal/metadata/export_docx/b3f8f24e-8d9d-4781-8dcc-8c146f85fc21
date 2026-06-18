--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -358,51 +358,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集</w:t>
+        <w:t xml:space="preserve">自动采集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -419,51 +419,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经过人工处理</w:t>
+        <w:t xml:space="preserve">原始数据，未经过人工处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -713,51 +713,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据格式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -926,51 +926,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1515,147 +1515,147 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>联系人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩春坛</w:t>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>服务电话</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">13919408816</w:t>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>服务邮箱</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">hancht@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1699,147 +1699,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">韩春坛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>元数据作者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">韩春坛  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据管理者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">韩春坛</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
@@ -2140,51 +2150,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011年黑河上游葫芦沟流域大本营综合环境观测系统日尺度数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1170.</w:t>
+        <w:t xml:space="preserve">韩春坛. 2011年黑河上游葫芦沟流域大本营综合环境观测系统日尺度数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1170.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>