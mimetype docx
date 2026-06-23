--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015-2019年黄河流域大中型工业企业单位数统计</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistics on the Number of Large and Medium-sized Industrial Enterprises in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistics on the Number of Large and Medium-sized Industrial Enterprises in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0025.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0025.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.YRIVER.DB2871.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要统计了9个省份（河南、山西、陕西、山东、青海、四川、甘肃、宁夏、内蒙古）；22个市级（焦作、郑州、濮阳、渭南、吕梁、忻州、临汾、运城、菏泽、济宁、泰安、济南、滨州、淄博、东营、阿坝藏族自治州、兰州、白银、中卫、乌海、巴彦淖尔、鄂尔多斯）关于黄河流域大中型工业企业单位的数量，主要单位数为：个。   本数据集数据源主要有各省市县统计局发布的2015年至2019年年鉴资料。</w:t>
+        <w:t xml:space="preserve">This dataset mainly provides statistics on the number of large and medium-sized industrial enterprises in the Yellow River Basin across 9 provinces (Henan, Shanxi, Shaanxi, Shandong, Qinghai, Sichuan, Gansu, Ningxia, and Inner Mongolia) and 22 cities (Jiaozuo, Zhengzhou, Puyang, Weinan, Luliang, Xinzhou, Linfen, Yuncheng, Heze, Jining, Tai'an, Jinan, Binzhou, Zibo, Dongying, Aba Tibetan Autonomous Prefecture, Lanzhou, Baiyin, Zhongwei, Wuhai, Bayannur, and Erdos). The primary unit of measurement is the number of enterprises. The data sources for this dataset mainly include the yearbook materials published by the statistics bureaus of various provinces, cities, and counties from 2015 to 2019. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集数据源主要有各省市县统计局发布的2015年至2019年年鉴资料： 三门峡市统计年鉴2015年～2019年统计年鉴， 洛阳市统计年鉴2015年～2019年统计年鉴， 焦作市统计年鉴2015年～2019年统计年鉴， 郑州市统计年鉴2015年～2019年统计年鉴， 新乡市统计年鉴2015年～2019年统计年鉴， 开封市统计年鉴2015年～2019年统计年鉴， 濮阳市统计年鉴2015年～2019年统计年鉴， 榆林市统计年鉴2015年～2019年统计年鉴， 延安市统计年鉴2015年～2019年统计年鉴， 渭南市统计年鉴2015年～2019年统计年鉴， 忻州市统计年鉴2015年～2019年统计年鉴， 临汾市统计年鉴2015年～2019年统计年鉴， 运城市统计年鉴2015年～2019年统计年鉴， 吕梁市统计年鉴2015年～2019年统计年鉴， 菏泽市统计年鉴2015年～2019年统计年鉴， 济宁市统计年鉴2015年～2019年统计年鉴， 泰安市统计年鉴2015年～2019年统计年鉴， 聊城市统计年鉴2015年～2019年统计年鉴， 济南市统计年鉴2015年～2019年统计年鉴， 滨州市统计年鉴2015年～2019年统计年鉴， 淄博市统计年鉴2015年～2019年统计年鉴， 东营市统计年鉴2015年～2019年统计年鉴， 青海省统计年鉴2015年～2019年统计年鉴， 阿坝藏族羌族自治州统计年鉴2015年～2019年统计年鉴， 兰州市统计年鉴2015年～2019年统计年鉴， 中卫市统计年鉴2015年～2019年统计年鉴， 吴忠市统计年鉴2015年～2019年统计年鉴， 银川市统计年鉴2015年～2019年统计年鉴， 鄂尔多斯市统计年鉴2015年～2019年统计年鉴</w:t>
+        <w:t xml:space="preserve"> The data sources of this data set mainly include the yearbook data from 2015 to 2019 issued by the statistical bureaus of provinces, cities and counties: Statistical yearbook of Sanmenxia City from 2015 to 2019, Luoyang statistical yearbook 2015 ~ 2019 statistical yearbook, Statistical yearbook of Jiaozuo City from 2015 to 2019, Zhengzhou statistical yearbook 2015 ~ 2019 statistical yearbook, Statistical yearbook of Xinxiang City from 2015 to 2019, Kaifeng statistical yearbook 2015 ~ 2019, Statistical yearbook of Puyang City from 2015 to 2019, Yulin statistical yearbook 2015 ~ 2019, Statistical yearbook of Yan'an City from 2015 to 2019, Weinan statistical yearbook 2015 ~ 2019, Xinzhou statistical yearbook 2015 ~ 2019, Linfen statistical yearbook 2015 ~ 2019, Statistical yearbook of Yuncheng City from 2015 to 2019, Luliang statistical yearbook 2015 ~ 2019, Heze statistical yearbook 2015 ~ 2019, Jining statistical yearbook 2015 ~ 2019, Statistical yearbook of Tai'an City from 2015 to 2019, Liaocheng statistical yearbook 2015 ~ 2019, Jinan statistical yearbook 2015 ~ 2019 statistical yearbook, Binzhou statistical yearbook 2015 ~ 2019, Zibo statistical yearbook 2015 ~ 2019, Statistical yearbook of Dongying City from 2015 to 2019, Statistical yearbook of Qinghai Province from 2015 to 2019, Statistical yearbook of Aba Tibetan and Qiang Autonomous Prefecture from 2015 to 2019, Lanzhou statistical yearbook 2015 ~ 2019 statistical yearbook, Statistical yearbook of Zhongwei city from 2015 to 2019, Wuzhong statistical yearbook 2015 ~ 2019, Yinchuan statistical yearbook 2015 ~ 2019, Ordos statistical yearbook 2015 ~ 2019 statistical yearbook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理并摘录。</w:t>
+        <w:t xml:space="preserve"> Manually collect, sort and extract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/12/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/12/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">34.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:34.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大中型工业企业, 统计年鉴, 黄河流域</w:t>
+        <w:t xml:space="preserve">Theme:Yellow River Basin, Large and Medium-sized, Statistical Yearbook</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">山西省,  陕西省,  河南省,  黄河流域,  山东,  内蒙古,  四川,  宁夏,  甘肃省,  青海省 </w:t>
+        <w:t xml:space="preserve">Place:Shanxi Province,  Shaanxi Province,  Henan Province,  Yellow River Basin,  Shandong,  Inner Mongolia,  Sichuan,  Ningxia,  Gansu Province,  Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域大中型工业企业单位数统计. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.DB2871.2023.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Statistics on the Number of Large and Medium-sized Industrial Enterprises in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.DB2871.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>