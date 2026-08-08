--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistics on the Number of Large and Medium-sized Industrial Enterprises in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2015-2019年黄河流域大中型工业企业单位数统计</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0025.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistics on the Number of Large and Medium-sized Industrial Enterprises in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.YRIVER.DB2871.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0025.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.YRIVER.DB2871.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset mainly provides statistics on the number of large and medium-sized industrial enterprises in the Yellow River Basin across 9 provinces (Henan, Shanxi, Shaanxi, Shandong, Qinghai, Sichuan, Gansu, Ningxia, and Inner Mongolia) and 22 cities (Jiaozuo, Zhengzhou, Puyang, Weinan, Luliang, Xinzhou, Linfen, Yuncheng, Heze, Jining, Tai'an, Jinan, Binzhou, Zibo, Dongying, Aba Tibetan Autonomous Prefecture, Lanzhou, Baiyin, Zhongwei, Wuhai, Bayannur, and Erdos). The primary unit of measurement is the number of enterprises. The data sources for this dataset mainly include the yearbook materials published by the statistics bureaus of various provinces, cities, and counties from 2015 to 2019. </w:t>
+        <w:t xml:space="preserve">  本数据集主要统计了9个省份（河南、山西、陕西、山东、青海、四川、甘肃、宁夏、内蒙古）；22个市级（焦作、郑州、濮阳、渭南、吕梁、忻州、临汾、运城、菏泽、济宁、泰安、济南、滨州、淄博、东营、阿坝藏族自治州、兰州、白银、中卫、乌海、巴彦淖尔、鄂尔多斯）关于黄河流域大中型工业企业单位的数量，主要单位数为：个。   本数据集数据源主要有各省市县统计局发布的2015年至2019年年鉴资料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data sources of this data set mainly include the yearbook data from 2015 to 2019 issued by the statistical bureaus of provinces, cities and counties: Statistical yearbook of Sanmenxia City from 2015 to 2019, Luoyang statistical yearbook 2015 ~ 2019 statistical yearbook, Statistical yearbook of Jiaozuo City from 2015 to 2019, Zhengzhou statistical yearbook 2015 ~ 2019 statistical yearbook, Statistical yearbook of Xinxiang City from 2015 to 2019, Kaifeng statistical yearbook 2015 ~ 2019, Statistical yearbook of Puyang City from 2015 to 2019, Yulin statistical yearbook 2015 ~ 2019, Statistical yearbook of Yan'an City from 2015 to 2019, Weinan statistical yearbook 2015 ~ 2019, Xinzhou statistical yearbook 2015 ~ 2019, Linfen statistical yearbook 2015 ~ 2019, Statistical yearbook of Yuncheng City from 2015 to 2019, Luliang statistical yearbook 2015 ~ 2019, Heze statistical yearbook 2015 ~ 2019, Jining statistical yearbook 2015 ~ 2019, Statistical yearbook of Tai'an City from 2015 to 2019, Liaocheng statistical yearbook 2015 ~ 2019, Jinan statistical yearbook 2015 ~ 2019 statistical yearbook, Binzhou statistical yearbook 2015 ~ 2019, Zibo statistical yearbook 2015 ~ 2019, Statistical yearbook of Dongying City from 2015 to 2019, Statistical yearbook of Qinghai Province from 2015 to 2019, Statistical yearbook of Aba Tibetan and Qiang Autonomous Prefecture from 2015 to 2019, Lanzhou statistical yearbook 2015 ~ 2019 statistical yearbook, Statistical yearbook of Zhongwei city from 2015 to 2019, Wuzhong statistical yearbook 2015 ~ 2019, Yinchuan statistical yearbook 2015 ~ 2019, Ordos statistical yearbook 2015 ~ 2019 statistical yearbook</w:t>
+        <w:t xml:space="preserve">  本数据集数据源主要有各省市县统计局发布的2015年至2019年年鉴资料： 三门峡市统计年鉴2015年～2019年统计年鉴， 洛阳市统计年鉴2015年～2019年统计年鉴， 焦作市统计年鉴2015年～2019年统计年鉴， 郑州市统计年鉴2015年～2019年统计年鉴， 新乡市统计年鉴2015年～2019年统计年鉴， 开封市统计年鉴2015年～2019年统计年鉴， 濮阳市统计年鉴2015年～2019年统计年鉴， 榆林市统计年鉴2015年～2019年统计年鉴， 延安市统计年鉴2015年～2019年统计年鉴， 渭南市统计年鉴2015年～2019年统计年鉴， 忻州市统计年鉴2015年～2019年统计年鉴， 临汾市统计年鉴2015年～2019年统计年鉴， 运城市统计年鉴2015年～2019年统计年鉴， 吕梁市统计年鉴2015年～2019年统计年鉴， 菏泽市统计年鉴2015年～2019年统计年鉴， 济宁市统计年鉴2015年～2019年统计年鉴， 泰安市统计年鉴2015年～2019年统计年鉴， 聊城市统计年鉴2015年～2019年统计年鉴， 济南市统计年鉴2015年～2019年统计年鉴， 滨州市统计年鉴2015年～2019年统计年鉴， 淄博市统计年鉴2015年～2019年统计年鉴， 东营市统计年鉴2015年～2019年统计年鉴， 青海省统计年鉴2015年～2019年统计年鉴， 阿坝藏族羌族自治州统计年鉴2015年～2019年统计年鉴， 兰州市统计年鉴2015年～2019年统计年鉴， 中卫市统计年鉴2015年～2019年统计年鉴， 吴忠市统计年鉴2015年～2019年统计年鉴， 银川市统计年鉴2015年～2019年统计年鉴， 鄂尔多斯市统计年鉴2015年～2019年统计年鉴</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Manually collect, sort and extract.</w:t>
+        <w:t xml:space="preserve">  人工收集整理并摘录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/12/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/12/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:34.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXCEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Yellow River Basin, Large and Medium-sized, Statistical Yearbook</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大中型工业企业, 统计年鉴, 黄河流域</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shanxi Province,  Shaanxi Province,  Henan Province,  Yellow River Basin,  Shandong,  Inner Mongolia,  Sichuan,  Ningxia,  Gansu Province,  Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域,  河南省,  陕西省,  山东,  内蒙古,  四川,  山西省,  宁夏,  甘肃省,  青海省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1458,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH13506-103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH-13514-0209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Statistics on the Number of Large and Medium-sized Industrial Enterprises in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.DB2871.2023.</w:t>
+        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域大中型工业企业单位数统计. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.DB2871.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>