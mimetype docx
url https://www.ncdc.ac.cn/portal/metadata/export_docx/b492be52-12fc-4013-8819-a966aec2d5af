--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河上中游淤地坝高分辨率光学遥感卫星影像样本数据集 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A dataset of high-resolution optical remote sensing satellite image sample of sediment storage dams in the upper and middle reaches of the Yellow River</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A dataset of high-resolution optical remote sensing satellite image sample of sediment storage dams in the upper and middle reaches of the Yellow River</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db4212.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db4212.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB4212.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  淤地坝是修建在多泥沙沟道中用于固沟减蚀、蓄洪滞洪和控制泥沙输移的一种水土保持工程措施，具有良好的水土保持功效，在拦泥淤地、滞洪蓄水、建设农田、巩固退耕还林（草）、发展生产、减轻黄河泥沙、改善生态环境等方面均发挥了重要作用。基于Google Earth 19级遥感影像数据，在黄河中上游流域通过目视解译标记了714张淤地坝样本，每个样本进行了图像增强，总产生了3570个淤地坝样本。此样本集可作为淤地坝图像识别的基础数据，促进黄河上中游区域的淤地坝自动识别研究。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  样本基于Google Earth 遥感影像数据，使用BIGEMAP地图下载器获取缩放级别为19的Google Earth卫星图像，分辨率为0.54m/pixel，包括红、绿、蓝波段。</w:t>
+        <w:t xml:space="preserve">  The sample is based on Google Earth remote sensing image data, and the BIGEMAP map downloader is used to obtain Google Earth satellite images with a zoom level of 19, with a resolution of 0.54m/pixel, including red, green, and blue bands</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  淤地坝一般位于沟道中，形似水坝，上窄下宽；坝体至少有一侧为淤积地、耕地或水域；一条沟道中可有多个淤地坝。对影像进行切片，切片后逐片进行标注。使用ArcGIS Pro的训练样本管理器进行样本的标记。</w:t>
+        <w:t xml:space="preserve">  A silt dam is generally located in a channel, resembling a dam, narrow at the top and wide at the bottom; At least one side of the dam body is silted land, cultivated land, or water; There can be multiple silt dams in a channel. Slice the image and label each slice after slicing. Use ArcGIS Pro's training sample manager to label samples</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  样本标记来自于黄河上中游淤地坝密集修建区域，主要包括陕西省榆林地区、山西省吕梁和汾西县等，据统计数据分析，这两个区域的淤地坝修建数量占全国的60%以上，样本具有普适性。</w:t>
+        <w:t xml:space="preserve">  The sample markers come from the densely built areas of silt dams in the upper and middle reaches of the Yellow River, mainly including Yulin area in Shaanxi Province, Lvliang and Fenxi County in Shanxi Province. According to statistical data analysis, the number of silt dams built in these two areas accounts for more than 60% of the national total, indicating the universality of the sample </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/10/23-2022/11/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/10/23-2022/11/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河上中游区域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The upper and middle reaches of the Yellow River region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.6 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.tif, *.twf, *.xml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">淤地坝, 遥感影像样本, 图像识别</w:t>
+        <w:t xml:space="preserve">Theme:check dam, remote sensing image samples, image recognition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河上中游地区 </w:t>
+        <w:t xml:space="preserve">Place:The upper and middle reaches of the Yellow River region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">112.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳,  艾鸣浩,  张耀南,  黄波 </w:t>
+        <w:t xml:space="preserve">contributors:MIN Yufang,  AI Minghao,  Zhang Yaonan,  HUANG Bo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳  </w:t>
+        <w:t xml:space="preserve">author:MIN Yufang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFF0704200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">面向国家科学数据中心的基础软件栈及系统</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">敏玉芳,艾鸣浩,张耀南,黄波. 黄河上中游淤地坝高分辨率光学遥感卫星影像样本数据集 . 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB4212.2024.</w:t>
+        <w:t xml:space="preserve">MIN Yufang, AI Minghao, Zhang Yaonan, HUANG Bo. A dataset of high-resolution optical remote sensing satellite image sample of sediment storage dams in the upper and middle reaches of the Yellow River. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB4212.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>