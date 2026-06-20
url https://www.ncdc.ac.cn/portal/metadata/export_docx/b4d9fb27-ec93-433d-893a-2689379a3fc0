--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1134 +2,887 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原湖泊语义分割数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Qinghai-Tibet Plateau Lake Semantic Segmentation Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qinghai-Tibet Plateau Lake Semantic Segmentation Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0112.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0112.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1971</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  此数据集是一个关于青藏高原的湖泊水体可见光谱谷歌地球遥感数据集，范围包含整个青藏高原，且是由RGB图像组成。此数据集共包含有6774张图像，大小为256* 256, DPI为96，深度为24。在此数据集中，只有湖泊(不包括河流、水库、池塘等)被注释，且所有的这些注释都是使用labelme进行标记。</w:t>
+        <w:t xml:space="preserve">This dataset is a visible-spectrum Google Earth remote sensing dataset of lake water bodies on the Qinghai-Tibet Plateau, covering the entire plateau region and composed of RGB images. It contains 6,774 images with a resolution of 256×256 pixels, 96 DPI, and 24-bit depth. In this dataset, only lakes (excluding rivers, reservoirs, ponds, etc.) are annotated, and all annotations were labeled using the labelme tool. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  谷歌地球。</w:t>
+        <w:t xml:space="preserve"> Google Earth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为保证模型对样本的学习能力，我们将图像分割成不重叠的块，并使用数据平衡策略，若图像中负样本占比太高，则丢弃图像。</w:t>
+        <w:t xml:space="preserve"> To ensure the model's learning capability for samples, we divided the images into non-overlapping patches and applied a data balancing strategy. Images with excessively high proportions of negative samples were discarded.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  256*256。</w:t>
+        <w:t xml:space="preserve"> 256*256. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/08/01-2020/08/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/08/01-2020/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai-Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3000.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3000.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5000.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:520.5 MiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">遥感, 语义分析, 青藏高原</w:t>
+        <w:t xml:space="preserve">Theme:Remote sensing, semantic analysis, Qinghai-Tibet Plateau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">Place:Qinghai-Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +916,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +987,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1336,69 +1053,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1425,69 +1124,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1513,972 +1194,671 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王兆滨,  张耀南,  高雄 </w:t>
+        <w:t xml:space="preserve">contributors:Wang zhaobin,  Zhang Yaonan,  Gao xiong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王兆滨  </w:t>
+        <w:t xml:space="preserve">author:Wang zhaobin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  高雄  </w:t>
+        <w:t xml:space="preserve">,  Gao xiong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang zhaobin , Gao xiong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number: E01Z7902</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王兆滨,张耀南,高雄. 青藏高原湖泊语义分割数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1971.</w:t>
+        <w:t xml:space="preserve">Wang zhaobin, Zhang Yaonan, Gao xiong. Qinghai-Tibet Plateau Lake Semantic Segmentation Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1971.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang Zhaobin, Gao Xiong, Zhang Yaonan, Zhao Guohui. [J]. Remote Sensing, 2020, . [J]. 12, (24):4140. MSLWENet: A Novel Deep Learning Network for Lake Water Body Extraction of Google Remote Sensing Images[J]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">