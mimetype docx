--- v1 (2026-06-20)
+++ v2 (2026-09-19)
@@ -2,887 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qinghai-Tibet Plateau Lake Semantic Segmentation Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">青藏高原湖泊语义分割数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0112.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Qinghai-Tibet Plateau Lake Semantic Segmentation Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1971</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0112.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1971</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is a visible-spectrum Google Earth remote sensing dataset of lake water bodies on the Qinghai-Tibet Plateau, covering the entire plateau region and composed of RGB images. It contains 6,774 images with a resolution of 256×256 pixels, 96 DPI, and 24-bit depth. In this dataset, only lakes (excluding rivers, reservoirs, ponds, etc.) are annotated, and all annotations were labeled using the labelme tool. </w:t>
+        <w:t xml:space="preserve">  此数据集是一个关于青藏高原的湖泊水体可见光谱谷歌地球遥感数据集，范围包含整个青藏高原，且是由RGB图像组成。此数据集共包含有6774张图像，大小为256* 256, DPI为96，深度为24。在此数据集中，只有湖泊(不包括河流、水库、池塘等)被注释，且所有的这些注释都是使用labelme进行标记。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Google Earth.</w:t>
+        <w:t xml:space="preserve">  谷歌地球。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> To ensure the model's learning capability for samples, we divided the images into non-overlapping patches and applied a data balancing strategy. Images with excessively high proportions of negative samples were discarded.</w:t>
+        <w:t xml:space="preserve">  为保证模型对样本的学习能力，我们将图像分割成不重叠的块，并使用数据平衡策略，若图像中负样本占比太高，则丢弃图像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 256*256. </w:t>
+        <w:t xml:space="preserve">  256*256。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/08/01-2020/08/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/08/01-2020/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai-Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3000.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3000.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5000.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">520.5 MiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Remote sensing, semantic analysis, Qinghai-Tibet Plateau</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感, 语义分析, 青藏高原</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai-Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -916,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -987,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1053,51 +1336,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1124,51 +1425,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1194,693 +1513,994 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wang zhaobin,  Zhang Yaonan,  Gao xiong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王兆滨,  张耀南,  高雄 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang zhaobin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王兆滨  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Gao xiong </w:t>
+        <w:t xml:space="preserve">,  高雄  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang zhaobin , Gao xiong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王兆滨, 高雄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number: E01Z7902</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E01Z7902</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH-13514-0209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang zhaobin, Zhang Yaonan, Gao xiong. Qinghai-Tibet Plateau Lake Semantic Segmentation Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1971.</w:t>
+        <w:t xml:space="preserve">王兆滨,张耀南,高雄. 青藏高原湖泊语义分割数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1971.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Zhaobin, Gao Xiong, Zhang Yaonan, Zhao Guohui. [J]. Remote Sensing, 2020, . [J]. 12, (24):4140. MSLWENet: A Novel Deep Learning Network for Lake Water Body Extraction of Google Remote Sensing Images[J]. </w:t>
+        <w:t xml:space="preserve">Wang Zhaobin, Gao Xiong, Zhang Yaonan, Zhao Guohui. [J]. Remote Sensing, 2020,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>