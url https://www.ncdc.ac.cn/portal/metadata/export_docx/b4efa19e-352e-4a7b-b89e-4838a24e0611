--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -21,50 +21,130 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Data set of fracture types of sandstone sound sources under the action of multiple factors in freeze-thaw environments (2024.7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.db7685.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7685.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -1604,51 +1684,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">xu pei yun, zhang xiao long. Data set of fracture types of sandstone sound sources under the action of multiple factors in freeze-thaw environments (2024.7). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">xu pei yun, zhang xiao long. Data set of fracture types of sandstone sound sources under the action of multiple factors in freeze-thaw environments (2024.7). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7685.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>