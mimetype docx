--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of fracture types of sandstone sound sources under the action of multiple factors in freeze-thaw environments (2024.7)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">冻融环境下多因素作用砂岩声源破断类型数据集（2024.7）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.db7685.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of fracture types of sandstone sound sources under the action of multiple factors in freeze-thaw environments (2024.7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.db7685.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.db7685.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7685.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  高寒地区砂岩在冻融环境下的损伤与破断机理直接关系到边坡的稳定性与灾害防控。本文依托于轴向应力加载系统、 声发射系统考察了含水饱和度、冻融温差及循环次数三因素的耦合作用下砂岩破坏演化过程。通过声发射监测技术获取试样破裂全过程信号，基于采集提取的时域参数，利用RA-AF参数构建声发射数据密度分布图，实现对不同条件下试样损伤模式的判识。同时，结合声源三维定位技术，解析裂纹破裂源点的时空分布特征，以揭示破断类型在空间上的演化规律。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. Research object: Slope sandstone samples in alpine areas   2. Research background: Acoustic signal collection during sample loading can accurately determine the source of rupture and the type of rupture   3. Test instrument: Acoustic emission acquisition system, American Physical Acoustics Corporation (PAC) Micro-II Express (8 channels)   Parameters: Sensor: 55 kHz resonant frequency (35 - 100 kHz bandwidth) Sampling rate: 10 MSPs Threshold: 40 dB   4. Data content and type   Raw data: RA value, AF value, spatio-temporal coordinates of sound source   Processed data: RA-AF data density distribution map, crack type proportion classification results, three-dimensional sound source positioning data set   Data format: word, image (png/jpg)</w:t>
+        <w:t xml:space="preserve">  1.研究对象：高寒地区边坡砂岩试样   2.研究背景：试样加载过程中声学信号采集，可以精准判断破裂源及研判破断类型   3.测试仪器：声发射采集系统，美国物理声学公司（PAC）Micro-II Express（8通道）   参数：传感器：55 kHz谐振频率（35–100 kHz带宽）采样率：10 MSPs阈值：40 dB   4.数据内容与类型   原始数据：RA值、AF值、声源时空坐标   处理后数据：RA-AF数据密度分布图、裂纹类型占比分类结果、声源三维定位数据集   数据格式：word、图像（png/jpg）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. Raw data source: Collect raw waveform parameters from the acoustic emission monitoring system   2. Preprocessing steps   Denoising: filtering, thresholding, background noise correction   Standardization: Unify Timeline and unit conversion   Data cleaning: Remove invalid waveforms and instrument interference signals   3. Feature parameter extraction   Calculate time-domain parameters from the waveform: rise time, amplitude, duration, ringing calculation, number of events   Calculate RA value, AF value, and sound source localization point according to formula   4. Data analysis   Draw RA-AF data density map and complete the identification of rupture crack types   Multi-channel arrival time difference algorithm is used to locate three-dimensional sound source, and the spatio-temporal distribution of crack source points is obtained   5. Storage and organization   The processing results are saved in word, png/jpg format</w:t>
+        <w:t xml:space="preserve">  1.原始数据来源：采集来自声发射监测系统的原始波形参数   2.预处理步骤   去噪：滤波、阈值剔除、背景噪声校正   标准化：统一时间轴、单位换算   数据清洗：剔除无效波形、仪器干扰信号   3.特征参数提取   从波形中计算时域参数：上升时间、幅值、持续时间、振铃计算、事件数   根据公式计算RA值、AF值、声源定位点   4.数据分析   绘制RA-AF数据密度图、完成破断裂纹类型判别   利用多通道到时差算法进行三维声源定位，得到裂纹源点时空分布   5.存储与整理   处理结果保存为word、png/jpg格式</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1. The parameter setting range covers the actual working conditions in high-altitude mining areas </w:t>
+        <w:t xml:space="preserve">  1.参数设置范围覆盖高寒矿区实际工况   2.按照《水电水利工程岩石试验规程》选择轴位移加载   3.在相同实验条件下可进行了重复试验</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/07/01-2024/07/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/07/01-2024/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Muli Coalfield Pit No. 4 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">木里煤田四号坑 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:23.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:word，JPG</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word，JPG</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Keywords alpine Kuangqu, freeze-thaw action, sandstone slope, acoustic emission, RA-AF value, rupture mode</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高寒矿区, 冻融作用, 砂岩边坡, 声发射, RA-AF值, 破裂模式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Pit 4 in Muli Coalfield,  Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省,  木里煤田四号坑 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐培耘</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13259922729</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13259922729</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:xupy@xust.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xupy@xust.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:xu pei yun,  zhang xiao long </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐培耘,  张晓龙 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:zhang xiao long </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张晓龙  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:xu pei yun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐培耘</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF1302601</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF1302601</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Integration of Technologies for Monitoring Spatiotemporal Changes in the Hydrological Ecology of Permafrost in High-Altitude Mining Areas and Data Fusion</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高寒矿区冻土水文生态时空变化监测和数据融合技术集成</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">xu pei yun, zhang xiao long. Data set of fracture types of sandstone sound sources under the action of multiple factors in freeze-thaw environments (2024.7). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7685.2026.</w:t>
+        <w:t xml:space="preserve">徐培耘,张晓龙. 冻融环境下多因素作用砂岩声源破断类型数据集（2024.7）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7685.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>