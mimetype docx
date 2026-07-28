--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">局部晚期喉癌颈部淋巴结转移规律及相关因素分析</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Analysis on the regularity and related factors of cervical lymph node metastasis of locally advanced laryngeal carcinoma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Analysis on the regularity and related factors of cervical lymph node metastasis of locally advanced laryngeal carcinoma</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db3938.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db3938.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB3938.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该文章分析了局部晚期(T3､T4期)喉癌颈部淋巴结转移(LNM)规律，为喉癌放疗颈部靶区勾画提供参考，结果显示双侧颈部Ⅱ、Ⅲ区是高危LNM区，Ⅳ、Ⅴ区转移较少见；同侧Ⅱ、Ⅲ区转移是同侧Ⅳ区及对侧颈LNM的相关因素，cN0期患者少见对侧颈LNM。</w:t>
+        <w:t xml:space="preserve">This paper analyzed the regularity of cervical lymph node metastasis (LNM) in locally advanced (T3, T4) laryngeal carcinoma to provide reference for neck target delineation of radiotherapy for laryngeal carcinoma; Ipsilateral metastasis in region II and region III is a related factor of ipsilateral and contralateral cervical LNM. Contralateral cervical LNM is rare in cN0 patients. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">分析局部晚期（T3、T4期）喉癌颈部淋巴结转移（LNM）规律，为喉癌放疗颈部靶区勾画提供参考。回顾分析2000-2017年中国医学科学院肿瘤医院初治局部晚期喉癌患者，所有患者至少行双颈Ⅱ－Ⅳ区淋巴结清扫，计算颈部各区LNM率。 采用Logistic回归分析LNM相关因素。 共272例患者纳入研究，全组患者LNM率为57.1％（156/272）。根据原发病变部位分3个组：Ａ组（72例），原发灶局限于一侧；Ｂ组（8例），原发灶主体偏于一侧但侵犯过中线；Ｃ组（114例），原发灶为巨大或中央型病变。各组不同颈部分区LNM率：Ａ组同侧颈部Ⅱ区36.3％、Ⅲ区26.4％、Ⅳ区6.9％，对侧分别为13.9％、8.3％、１.4％；Ｂ组：同侧颈部Ⅱ区41.9％、Ⅲ区29.1％、Ⅳ区11.6％，对侧分别为18.6％、14.0％、1.2％；Ｃ组：左侧Ⅱ区24.6％、Ⅲ区23.7％、Ⅳ区2.6％，右侧分别为21.9％、26.3％、6.1％。 局限单侧（Ａ组）与中线受侵（B、C组）双侧LNM率相近（15.3％、25.0％，Ｐ＝0.093）。 同侧Ⅲ区是否转移和临床淋巴结分期与对侧颈是否LNM相关（ＯＲ＝2.929，95％ＣＩ为1.041～8.245，Ｐ＝0.042）和OR＝0.082，95％ＣＩ为0.018～0.373，Ｐ＝0.001）。同侧Ⅱ区、Ⅲ区转移是同侧Ⅳ区转移的危险因素（Ｐ＝0.043、0.009）。双侧颈部Ⅱ、Ⅲ区是高危LNM区，IV、V区转移较少见；同侧Ⅱ、Ⅲ区转移是同侧Ⅳ区及对侧颈 LNM的相关因素，cN0期患者少见对侧颈LNM。</w:t>
+        <w:t xml:space="preserve">Objective to analyze the regularity of cervical lymph node metastasis (LNM) in locally advanced (T3, T4) laryngeal carcinoma, and to provide reference for neck target delineation in radiotherapy of laryngeal carcinoma. Methods: retrospective analysis of patients with locally advanced laryngeal cancer in Cancer Hospital of Chinese Academy of Medical Sciences from 2000 to 2017. All patients underwent at least bilateral neck lymph node dissection, and the LNM rate of each neck region was calculated. Logistic regression was used to analyze the related factors of LNM. The LNM rate was 57.1% (156 / 272). According to the location of the primary lesion, the patients were divided into three groups: group A (72 cases); In group B (8 cases), the main body of the primary lesion was deviated to one side but invaded the midline; In group C (114 cases), the primary lesion was huge or central. The LNM rate of different neck regions in group A was 36.3% in the ipsilateral cervical region II, 26.4% in the ipsilateral cervical region III and 6.9% in the ipsilateral cervical region IV, and 13.9%, 8.3% and 1.4% in the contralateral cervical region; Group B: ipsilateral cervical region II 41.9%, region III 29.1%, Region IV 11.6%, contralateral 18.6%, 14.0%, 1.2% respectively; In group C, 24.6%, 23.7% and 2.6% of left area II, area III and Area IV, and 21.9%, 26.3% and 6.1% of right area, respectively. The rate of bilateral LNM in group A was similar to that in group B and C (15.3% and 25.0%, P = 0.093). Whether the ipsilateral region III metastasis and clinical lymph node stage were associated with whether the contralateral neck was LNM (or = 2.929, 95% CI: 1.041-8.245, P = 0.042) and whether the contralateral neck was LNM (or = 0.082, 95% CI: 0.018-0.373, P = 0.001). Ipsilateral zone II and zone III metastasis were risk factors for ipsilateral Zone IV metastasis (P = 0.043, 0.009). Bilateral cervical regions II and III are high-risk LNM regions, and metastasis in regions IV and V is rare; Ipsilateral metastasis in region II and region III is a related factor of ipsilateral and contralateral cervical LNM. Contralateral cervical LNM is rare in cN0 patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">回顾分析2000-2017年中国医学科学院肿瘤医院初治局部晚期喉癌患者，所有患者至少行双颈Ⅱ－Ⅳ区淋巴结清扫，计算颈部各区LNM率。 采用Logistic回归分析LNM相关因素。</w:t>
+        <w:t xml:space="preserve">Methods: retrospective analysis of patients with locally advanced laryngeal cancer in Cancer Hospital of Chinese Academy of Medical Sciences from 2000 to 2017. All patients underwent at least bilateral neck lymph node dissection, and the LNM rate of each neck region was calculated. Logistic regression was used to analyze the related factors of LNM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">749.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:749.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">局部晚期, 喉癌, 淋巴结转移</w:t>
+        <w:t xml:space="preserve">Theme:Locally advanced, laryngeal carcinoma, lymph node metastasis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">兰州,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province,  Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青 </w:t>
+        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青  </w:t>
+        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖国青. 局部晚期喉癌颈部淋巴结转移规律及相关因素分析. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB3938.2023.</w:t>
+        <w:t xml:space="preserve">XIAO Guoqing. Analysis on the regularity and related factors of cervical lymph node metastasis of locally advanced laryngeal carcinoma. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB3938.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>