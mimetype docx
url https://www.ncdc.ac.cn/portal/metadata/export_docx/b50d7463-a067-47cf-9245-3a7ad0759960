--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Analysis on the regularity and related factors of cervical lymph node metastasis of locally advanced laryngeal carcinoma</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">局部晚期喉癌颈部淋巴结转移规律及相关因素分析</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db3938.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Analysis on the regularity and related factors of cervical lymph node metastasis of locally advanced laryngeal carcinoma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB3938.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db3938.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB3938.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This paper analyzed the regularity of cervical lymph node metastasis (LNM) in locally advanced (T3, T4) laryngeal carcinoma to provide reference for neck target delineation of radiotherapy for laryngeal carcinoma; Ipsilateral metastasis in region II and region III is a related factor of ipsilateral and contralateral cervical LNM. Contralateral cervical LNM is rare in cN0 patients. </w:t>
+        <w:t xml:space="preserve">该文章分析了局部晚期(T3､T4期)喉癌颈部淋巴结转移(LNM)规律，为喉癌放疗颈部靶区勾画提供参考，结果显示双侧颈部Ⅱ、Ⅲ区是高危LNM区，Ⅳ、Ⅴ区转移较少见；同侧Ⅱ、Ⅲ区转移是同侧Ⅳ区及对侧颈LNM的相关因素，cN0期患者少见对侧颈LNM。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Objective to analyze the regularity of cervical lymph node metastasis (LNM) in locally advanced (T3, T4) laryngeal carcinoma, and to provide reference for neck target delineation in radiotherapy of laryngeal carcinoma. Methods: retrospective analysis of patients with locally advanced laryngeal cancer in Cancer Hospital of Chinese Academy of Medical Sciences from 2000 to 2017. All patients underwent at least bilateral neck lymph node dissection, and the LNM rate of each neck region was calculated. Logistic regression was used to analyze the related factors of LNM. The LNM rate was 57.1% (156 / 272). According to the location of the primary lesion, the patients were divided into three groups: group A (72 cases); In group B (8 cases), the main body of the primary lesion was deviated to one side but invaded the midline; In group C (114 cases), the primary lesion was huge or central. The LNM rate of different neck regions in group A was 36.3% in the ipsilateral cervical region II, 26.4% in the ipsilateral cervical region III and 6.9% in the ipsilateral cervical region IV, and 13.9%, 8.3% and 1.4% in the contralateral cervical region; Group B: ipsilateral cervical region II 41.9%, region III 29.1%, Region IV 11.6%, contralateral 18.6%, 14.0%, 1.2% respectively; In group C, 24.6%, 23.7% and 2.6% of left area II, area III and Area IV, and 21.9%, 26.3% and 6.1% of right area, respectively. The rate of bilateral LNM in group A was similar to that in group B and C (15.3% and 25.0%, P = 0.093). Whether the ipsilateral region III metastasis and clinical lymph node stage were associated with whether the contralateral neck was LNM (or = 2.929, 95% CI: 1.041-8.245, P = 0.042) and whether the contralateral neck was LNM (or = 0.082, 95% CI: 0.018-0.373, P = 0.001). Ipsilateral zone II and zone III metastasis were risk factors for ipsilateral Zone IV metastasis (P = 0.043, 0.009). Bilateral cervical regions II and III are high-risk LNM regions, and metastasis in regions IV and V is rare; Ipsilateral metastasis in region II and region III is a related factor of ipsilateral and contralateral cervical LNM. Contralateral cervical LNM is rare in cN0 patients.</w:t>
+        <w:t xml:space="preserve">分析局部晚期（T3、T4期）喉癌颈部淋巴结转移（LNM）规律，为喉癌放疗颈部靶区勾画提供参考。回顾分析2000-2017年中国医学科学院肿瘤医院初治局部晚期喉癌患者，所有患者至少行双颈Ⅱ－Ⅳ区淋巴结清扫，计算颈部各区LNM率。 采用Logistic回归分析LNM相关因素。 共272例患者纳入研究，全组患者LNM率为57.1％（156/272）。根据原发病变部位分3个组：Ａ组（72例），原发灶局限于一侧；Ｂ组（8例），原发灶主体偏于一侧但侵犯过中线；Ｃ组（114例），原发灶为巨大或中央型病变。各组不同颈部分区LNM率：Ａ组同侧颈部Ⅱ区36.3％、Ⅲ区26.4％、Ⅳ区6.9％，对侧分别为13.9％、8.3％、１.4％；Ｂ组：同侧颈部Ⅱ区41.9％、Ⅲ区29.1％、Ⅳ区11.6％，对侧分别为18.6％、14.0％、1.2％；Ｃ组：左侧Ⅱ区24.6％、Ⅲ区23.7％、Ⅳ区2.6％，右侧分别为21.9％、26.3％、6.1％。 局限单侧（Ａ组）与中线受侵（B、C组）双侧LNM率相近（15.3％、25.0％，Ｐ＝0.093）。 同侧Ⅲ区是否转移和临床淋巴结分期与对侧颈是否LNM相关（ＯＲ＝2.929，95％ＣＩ为1.041～8.245，Ｐ＝0.042）和OR＝0.082，95％ＣＩ为0.018～0.373，Ｐ＝0.001）。同侧Ⅱ区、Ⅲ区转移是同侧Ⅳ区转移的危险因素（Ｐ＝0.043、0.009）。双侧颈部Ⅱ、Ⅲ区是高危LNM区，IV、V区转移较少见；同侧Ⅱ、Ⅲ区转移是同侧Ⅳ区及对侧颈 LNM的相关因素，cN0期患者少见对侧颈LNM。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Methods: retrospective analysis of patients with locally advanced laryngeal cancer in Cancer Hospital of Chinese Academy of Medical Sciences from 2000 to 2017. All patients underwent at least bilateral neck lymph node dissection, and the LNM rate of each neck region was calculated. Logistic regression was used to analyze the related factors of LNM.</w:t>
+        <w:t xml:space="preserve">回顾分析2000-2017年中国医学科学院肿瘤医院初治局部晚期喉癌患者，所有患者至少行双颈Ⅱ－Ⅳ区淋巴结清扫，计算颈部各区LNM率。 采用Logistic回归分析LNM相关因素。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:749.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">749.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Locally advanced, laryngeal carcinoma, lymph node metastasis</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">局部晚期, 喉癌, 淋巴结转移</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province,  Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0107500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIAO Guoqing. Analysis on the regularity and related factors of cervical lymph node metastasis of locally advanced laryngeal carcinoma. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB3938.2023.</w:t>
+        <w:t xml:space="preserve">肖国青. 局部晚期喉癌颈部淋巴结转移规律及相关因素分析. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB3938.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>