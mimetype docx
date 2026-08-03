--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">四川省都江堰市根-土复合体三轴及常规试验数据集（2021-2022年2月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Triaxial and routine test data set of root soil complex in Dujiangyan City, Sichuan Province (2021-february 2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Triaxial and routine test data set of root soil complex in Dujiangyan City, Sichuan Province (2021-february 2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2062.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2062.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.LANDSLIDE.db2062.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集研究了含根量（3根、6根和9根）和不同植物对土体强度（200kpa、600kpa和1000kpa）的影响，开展不同含根量及不同植物种类的根-土复合体常规三轴试验，并进行数据整合。</w:t>
+        <w:t xml:space="preserve">The data set studied the effects of root content (3, 6 and 9) and different plants on soil strength (200KPa, 600kpa and 1000kPa), carried out conventional triaxial tests of root soil complex with different root content and different plant species, and integrated the data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  由人工采集土样，采集地点为都江堰市龙池镇。</w:t>
+        <w:t xml:space="preserve">  Soil samples are collected manually in Longchi Town, Dujiangyan City.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  将根系夹土带回，将土过筛，制作标准环刀试样。通过配置不同含水率和不同含根量的环刀标准样，来定性分析根系对复合土样强度的影响。</w:t>
+        <w:t xml:space="preserve">  Take the root with soil back, sift the soil and make a standard ring knife sample. The influence of roots on the strength of composite soil samples is qualitatively analyzed by configuring ring knife standard samples with different water content and different root content.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  样本由人工进行采集，实验操作步骤符合标准规范，取得的数据真实可靠。</w:t>
+        <w:t xml:space="preserve">  The samples are collected manually, the experimental operation steps meet the standard specifications, and the obtained data are true and reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/01/01-2022/02/28</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/01/01-2022/02/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">都江堰市龙池镇 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Longchi Town, Dujiangyan City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">607.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:607.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">根系土, 三轴试验, 抗剪强度</w:t>
+        <w:t xml:space="preserve">Theme:Root soil, triaxial test, shear strength</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">都江堰市龙池镇 </w:t>
+        <w:t xml:space="preserve">Place:Longchi Town </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴礼舟 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">钟彩尹  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC1504702</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">工程扰动黄土滑坡成灾机理与预测评价方法</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴礼舟. 四川省都江堰市根-土复合体三轴及常规试验数据集（2021-2022年2月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.LANDSLIDE.db2062.2022.</w:t>
+        <w:t xml:space="preserve">. Triaxial and routine test data set of root soil complex in Dujiangyan City, Sichuan Province (2021-february 2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.LANDSLIDE.db2062.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>