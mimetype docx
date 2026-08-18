--- v0 (2026-07-02)
+++ v1 (2026-08-18)
@@ -2,928 +2,1190 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Long time series GIMMS vegetation index data set in China</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国地区长时间序列GIMMS植被指数数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3901.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Long time series GIMMS vegetation index data set in China</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.682</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3901.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.682</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set includes the global vegetation index changes from 1981 to 2006. The format is envi standard format, and the projection is Albers. The temporal resolution is 15 days, and the spatial resolution is 8km. GIMMS NDVI data used satellite data format to record vegetation changes in 22a region. 1. File format: Gimms-ndvi data set contains all the. Rar compressed files from July 1981 to 2006. After decompression, it includes 1 XML document, 1. HDR header file, 1. Img file and 1. JPG image file. 2. File name: The naming rules of compressed files in NOAA / avhrr-ndvi dataset are yymmm15a (b). N &lt; strong &gt; - vig_data_envi.rar, where YY - year, mmm - simplified English month letter, 15A - first half month synthesis, 15b - second half month synthesis, and &lt; / strong &gt; - satellite. After decompression, there are four files with the same file name. The attributes are: XML document, header file (suffix:. HDF), remote sensing image file (suffix:. IMG) and JPEG image file. In this dataset, the remote sensing image file with suffix of. Img is used by users to analyze vegetation index. Remote sensing image files with suffixes of. Img and. HDF used by users to analyze vegetation index can be opened in ENVI and ERDAS software. 3. The header file information is as follows: Coordinate System is: PROJECTION["Albers_Conic_Equal_Area"], PARAMETER["standard_parallel_1",25], PARAMETER["standard_parallel_2",47], PARAMETER["latitude_of_center",0], PARAMETER["longitude_of_center",105], PARAMETER["false_easting",0], PARAMETER["false_northing",0], UNIT["Meter",1]] Pixel Size = (8000.000000000000000,-8000.000000000000000) Corner Coordinates: Upper Left (-3922260.739, 6100362.950) ( 51d20'23.06"E, 46d21'21.43"N) Lower Left (-3922260.739, 1540362.950) ( 71d16'1.22"E, 8d41'42.21"N) Upper Right ( 3277739.261, 6100362.950) (151d 8'57.22"E, 49d 9'35.37"N) Lower Right ( 3277739.261, 1540362.950) (133d30'58.46"E, 10d37'13.35"N) Center ( -322260.739, 3820362.950) (101d22'21.08"E, 35d42'18.02"N) Band 1 Block=900x1 Type=Int16, ColorInterp=Undefined Computed Min/Max=-16066.000,11231.000 4. Conversion relationship between DN value and NDVI NDVI = dn / 1000, after 2003 divided by 10000 The NDVI value should be between [- 1,1], and the data outside this range represent other features, such as water body, etc. </w:t>
+        <w:t xml:space="preserve">该数据集包括了1981－2006年间的全球植被指数变化，格式为ENVI标准格式，投影为ALBERS,其时间分辨率是15天，空间分辨率8km。GIMMS NDVI数据采用卫星数据的格式记录了22a区域植被的变化情况。 1、文件格式： GIMMS-NDVI数据集中包含了从1981年7月至2006年间隔为15天的所有.rar压缩文件，解压以后包括1个XML文档、一个.HDR头文件、一个.IMG文件和一个.JPG图像文件。 2、文件命名： NOAA/AVHRR-NDVI数据集中的压缩文件命名规则为：YYMMM15a(b).n-VIg_data_envi.rar，其中YY-年，MMM-简写的英文月份字母，15a-上半月份合成，15b-下半月份合成，-卫星号。解压之后有4个文件，文件名不变，属性分别为：XML文档，头文件（后缀名为：.HDF），遥感影像文件（后缀名为：.IMG）和JPEG图像文件。这个数据集中，用户用来分析植被指数的是后缀名为.IMG的遥感影像文件文件。 用户用来分析植被指数的后缀名为.IMG和.HDF的遥感影像文件文件，都可以在ENVI和ERDAS软件中打开。 3、数据头文件信息如下： Coordinate System is: PROJECTION["Albers_Conic_Equal_Area"], PARAMETER["standard_parallel_1",25], PARAMETER["standard_parallel_2",47], PARAMETER["latitude_of_center",0], PARAMETER["longitude_of_center",105], PARAMETER["false_easting",0], PARAMETER["false_northing",0], UNIT["Meter",1]] Pixel Size = (8000.000000000000000,-8000.000000000000000) Corner Coordinates: Upper Left (-3922260.739, 6100362.950) ( 51d20'23.06"E, 46d21'21.43"N) Lower Left (-3922260.739, 1540362.950) ( 71d16'1.22"E, 8d41'42.21"N) Upper Right ( 3277739.261, 6100362.950) (151d 8'57.22"E, 49d 9'35.37"N) Lower Right ( 3277739.261, 1540362.950) (133d30'58.46"E, 10d37'13.35"N) Center ( -322260.739, 3820362.950) (101d22'21.08"E, 35d42'18.02"N) Band 1 Block=900x1 Type=Int16, ColorInterp=Undefined Computed Min/Max=-16066.000,11231.000 4.DN值与NDVI的转换关系 NDVI= DN/1000 ,2003年之后除以10000 NDVI值应在[-1,1]之间，此区间以外数据代表其他地物，如水体等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GIMMS (global inventory modeling and mapping studies) NDVI data is the latest global vegetation index change data released by NASA c-j-tucker and others in November 2003.</w:t>
+        <w:t xml:space="preserve">GIMMS（glaobal inventory modelling and mapping studies)NDVI数据是美国国家航天航空局（NASA)C-J-Tucker等人于2003年11月推出的最新全球植被指数变化数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw data</w:t>
+        <w:t xml:space="preserve">原始数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1981/01/01-2006/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981/01/01-2006/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.4 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8000.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15天</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+proj=longlat +datum=WGS84 +no_defs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:NDVI, Vegetation index, GIMMS</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDVI, 植被指数, GIMMS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1219,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1308,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1392,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1481,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1569,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma mingguo. Long time series GIMMS vegetation index data set in China. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.682.</w:t>
+        <w:t xml:space="preserve">马明国. 中国地区长时间序列GIMMS植被指数数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.682.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>