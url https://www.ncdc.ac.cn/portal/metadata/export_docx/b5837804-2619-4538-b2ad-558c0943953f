--- v0 (2026-05-12)
+++ v1 (2026-06-28)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tianjin Jinhai Lake Desalination System Electrical Control Atlas (April 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">天津金海湖淡化系统电控图集（2019年4月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0003.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tianjin Jinhai Lake Desalination System Electrical Control Atlas (April 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.2</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0003.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">AutoCAD drawing of the Tianjin Jinhai Lake Brackish Water Desalination Field Experiment Base distribution box system, socket box system and desalination system electric control box schematic diagram, electric control operation instructions, the list of cables required and their specifications. </w:t>
+        <w:t xml:space="preserve">  采用AutoCAD绘制的天津金海湖苦咸水淡化现场实验基地配电箱系统、插座箱系统和脱盐系统电控箱原理图、电控操作说明、所需电缆清单及其规格。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Electrical control system drawing according to the actual required functions of the field experiment base and equipment.</w:t>
+        <w:t xml:space="preserve">  根据现场实验基地及设备实际所需功能进行电控系统图绘制。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Electrical control system design through AutoCAD according to on-site experimental base and equipment requirements.</w:t>
+        <w:t xml:space="preserve">  根据现场实验基地及设备需求，通过AutoCAD进行电控系统设计。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1)Data production process: electronic control system design are designed in accordance with the field test base and the actual functions required by the equipment, and according to the design of the electronic control system on the cable specifications and models for reasonable selection.   (2) Methods and standard specifications: the design is carried out in accordance with the principles and standards of the electronic control system design.   (3) Results: the design of the electronic control system meets the required functions of the base and equipment.   This dataset provides a reference for the design of the electronic control system for small-scale brackish water desalination systems. </w:t>
+        <w:t xml:space="preserve">  (1)数据生产过程：电控系统设计均按照现场实验基地及设备实际所需功能进行设计，并根据电控系统设计对电缆规格与型号进行合理选取。   (2)方法和标准规范：按照电控系统设计原理及标准进行设计。   (3)结果：电控系统设计满足基地及设备所需功能。   本数据集为小型苦咸水淡化系统的电控系统设计提供参考。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/04/01-2019/04/02</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/04/01-2019/04/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Tianjin City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天津市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:png</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">png</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:AutoCAD, electric control, brackish water, desalination</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AutoCAD, 电控, 苦咸水, 淡化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tianjin City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天津市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:DU Runhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DU Runhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:DU Runhong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFE0114200</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFE0114200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DU Runhong. Tianjin Jinhai Lake Desalination System Electrical Control Atlas (April 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.2.</w:t>
+        <w:t xml:space="preserve">杜润红. 天津金海湖淡化系统电控图集（2019年4月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>