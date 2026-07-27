--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">北极网格表面云分数辐射核（GCF-CRK）数据集（2000-2020）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Arctic Gridded surface cloud fraction radiative kernels (GCF-CRKs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arctic Gridded surface cloud fraction radiative kernels (GCF-CRKs)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.13907217</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.13907217</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6616.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">极地</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polar region</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  这些网格化地表云分数辐射核（GCF-CRK）是通过整合精炼的下沉地表短波辐射（DSSR）估算值和高精度云分数（CF）而创建的，使用这些 GCF-CRK，估计了 21 年期间（2000-2020 年）北极表面短波 CRE 的时空特性。   共有五个单独的文件。“SFC_SW_Kernel_Arc.nc “用于所有云的 CRK，”SFC_SW_lowcloud_Kernel_Arc.nc “用于低层云的 CRK，”SFC_SW_midlowcloud_Kernel_Arc. nc “用于中低层云的 CRK，”SFC_SW_midhighcloud_Kernel_Arc.nc “用于中高层云的 CRK，”SFC_SW_highcloud_Kernel_Arc.nc "用于高层云的 CRK。四个云层是根据 CERES-SYN 分层标准从四个压力层（地表至 700 hPa、700-500 hPa、500-300 hPa 和 300-50 hPa，分别代表低云、中低云、中高云和高层云）导出的。 文件格式为 netcdf4，由 Matlab 创建。要读取这些文件，可以使用任何支持 netcdf4 的软件。这些文件只涉及 2000-2020 年间 4-9 月的晴朗月份，经度范围为 -180°~180° ，纬度范围为 60°N~90°N 。</w:t>
+        <w:t xml:space="preserve">These gridded surface cloud fractional radiation nuclei (GCF-CRKs) were created by integrating refined estimates of sinking surface shortwave radiation (DSSR) and high-precision cloud fractions (CF). Using these GCF-CRKs, the spatiotemporal characteristics of Arctic surface shortwave CRE were estimated over a 21 year period (2000-2020). There are five separate files in total. SFC_SW_Kernel_Src.nc "is used for CRK of all clouds," SFC_SW_0wcloud_Kernel_Src.nc "is used for CRK of low-level clouds," SFC_SW_idlowcloud_Kernel_Src. nc "is used for CRK of mid to low-level clouds," SFC_SW_idhigcloud_Kernel_Src.nc "is used for CRK of mid to high-level clouds, and" SFC_SW_ighcloud_Kernel_Src.nc "is used for CRK of high-level clouds. The four cloud layers are derived from four pressure layers (from the surface to 700 hPa, 700-500 hPa, 500-300 hPa, and 300-50 hPa, representing low clouds, medium low clouds, medium high clouds, and high clouds, respectively) according to the CERES-SYN stratification criteria. The file format is netcdf4, created by Matlab. To read these files, any software that supports netcdf4 can be used. These documents only cover sunny months from April to September between 2000 and 2020, with a longitude range of -180 °~180 ° and a latitude range of 60 ° N~90 ° N. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  DSSR由依赖于CF的模型校正，模型利用大气层顶（TOA）短波辐射参数与表面辐射之间的相关性，结合来自多个卫星来源的高精度融合CF数据集。</w:t>
+        <w:t xml:space="preserve">    DSSR is calibrated by a CF dependent model that utilizes the correlation between atmospheric top (TOA) shortwave radiation parameters and surface radiation, combined with high-precision fused CF datasets from multiple satellite sources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过利用大气层顶部 （TOA） 短波辐射参数与表面辐射之间的相关性，结合来自多个卫星源的高精度融合 CF 数据集，构建了一个依赖于 CF 的模型来完善 DSSR 估计。基于这个模型，使用 CF 作为唯一的扰动参数构建 GCF-CRKs 来隔离 CF CRE。</w:t>
+        <w:t xml:space="preserve">    A CF dependent model was constructed to improve DSSR estimation by utilizing the correlation between shortwave radiation parameters at the top of the atmosphere (TOA) and surface radiation, combined with high-precision fused CF datasets from multiple satellite sources. Based on this model, use CF as the sole perturbation parameter to construct GCF CRKs for isolating CF CRE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  结果表明，该方法显著提高了部分多云条件下 （0&lt;CF&lt;100 %）的 DSSR 估计的准确性，与地面观测更紧密地保持一致。在北极范围的验证实验中，均方根误差 （RMSE） 减少了约 2.5 Wm-2，偏差减少了 1.23 Wm-2，与 CERES-EBAF 相比，提高了 8.7%（RMSE 降低）。格陵兰岛的加油站实现了更大的改进（RMSE 降低了 4.53 Wm-2偏差减少了 6.89 Wm-2，准确率提高了约 11.1%）。与现有内核相比，GCF-CRK 表现出相似的符号和模式，并且稳定性增强。</w:t>
+        <w:t xml:space="preserve">    The results indicate that this method significantly improves the accuracy of DSSR estimation under partially cloudy conditions (0&lt;CF&lt;100%), which is more closely consistent with ground observations. In the validation experiment within the Arctic range, the root mean square error (RMSE) was reduced by approximately 2.5 Wm-2, the deviation was reduced by 1.23 Wm-2, and compared with CERES-EBAF, it increased by 8.7% (RMSE reduction). Gas stations in Greenland have achieved greater improvements (RMSE reduced by 4.53 Wm-2, deviation reduced by 6.89 Wm-2, and accuracy improved by approximately 11.1%). Compared with existing kernels, GCF-CRK exhibits similar symbols and patterns, and has enhanced stability. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2020/09/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2020/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北极 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:arctic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">52.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:52.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北极, GCF-CRK, 网格表面</w:t>
+        <w:t xml:space="preserve">Theme:Arctic, GCF-CRK, grid surface</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北极 </w:t>
+        <w:t xml:space="preserve">Place:arctic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何涛 </w:t>
+        <w:t xml:space="preserve">contributors:HE Tao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何涛  </w:t>
+        <w:t xml:space="preserve">author:HE Tao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HE Tao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">何涛. 北极网格表面云分数辐射核（GCF-CRK）数据集（2000-2020）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6616.2024.</w:t>
+        <w:t xml:space="preserve">HE Tao. Arctic Gridded surface cloud fraction radiative kernels (GCF-CRKs). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6616.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu X, He T, Wang Q, Xiao X, Ma Y, Wang Y, Luo S, Du L, Wu Z. Estimation of Long-term Gridded Cloud Radiative Kernel and Radiative Effects Based on Cloud Fraction[J]. Earth System Science Data Discussions, 2024, 2024: 1-43. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2024-458.</w:t>
       </w:r>