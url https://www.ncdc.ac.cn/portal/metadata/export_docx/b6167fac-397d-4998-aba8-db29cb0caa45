--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arctic Gridded surface cloud fraction radiative kernels (GCF-CRKs)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">北极网格表面云分数辐射核（GCF-CRK）数据集（2000-2020）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.13907217</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Arctic Gridded surface cloud fraction radiative kernels (GCF-CRKs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6616.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.13907217</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6616.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Polar region</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">These gridded surface cloud fractional radiation nuclei (GCF-CRKs) were created by integrating refined estimates of sinking surface shortwave radiation (DSSR) and high-precision cloud fractions (CF). Using these GCF-CRKs, the spatiotemporal characteristics of Arctic surface shortwave CRE were estimated over a 21 year period (2000-2020). There are five separate files in total. SFC_SW_Kernel_Src.nc "is used for CRK of all clouds," SFC_SW_0wcloud_Kernel_Src.nc "is used for CRK of low-level clouds," SFC_SW_idlowcloud_Kernel_Src. nc "is used for CRK of mid to low-level clouds," SFC_SW_idhigcloud_Kernel_Src.nc "is used for CRK of mid to high-level clouds, and" SFC_SW_ighcloud_Kernel_Src.nc "is used for CRK of high-level clouds. The four cloud layers are derived from four pressure layers (from the surface to 700 hPa, 700-500 hPa, 500-300 hPa, and 300-50 hPa, representing low clouds, medium low clouds, medium high clouds, and high clouds, respectively) according to the CERES-SYN stratification criteria. The file format is netcdf4, created by Matlab. To read these files, any software that supports netcdf4 can be used. These documents only cover sunny months from April to September between 2000 and 2020, with a longitude range of -180 °~180 ° and a latitude range of 60 ° N~90 ° N. </w:t>
+        <w:t xml:space="preserve">  这些网格化地表云分数辐射核（GCF-CRK）是通过整合精炼的下沉地表短波辐射（DSSR）估算值和高精度云分数（CF）而创建的，使用这些 GCF-CRK，估计了 21 年期间（2000-2020 年）北极表面短波 CRE 的时空特性。   共有五个单独的文件。“SFC_SW_Kernel_Arc.nc “用于所有云的 CRK，”SFC_SW_lowcloud_Kernel_Arc.nc “用于低层云的 CRK，”SFC_SW_midlowcloud_Kernel_Arc. nc “用于中低层云的 CRK，”SFC_SW_midhighcloud_Kernel_Arc.nc “用于中高层云的 CRK，”SFC_SW_highcloud_Kernel_Arc.nc "用于高层云的 CRK。四个云层是根据 CERES-SYN 分层标准从四个压力层（地表至 700 hPa、700-500 hPa、500-300 hPa 和 300-50 hPa，分别代表低云、中低云、中高云和高层云）导出的。 文件格式为 netcdf4，由 Matlab 创建。要读取这些文件，可以使用任何支持 netcdf4 的软件。这些文件只涉及 2000-2020 年间 4-9 月的晴朗月份，经度范围为 -180°~180° ，纬度范围为 60°N~90°N 。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    DSSR is calibrated by a CF dependent model that utilizes the correlation between atmospheric top (TOA) shortwave radiation parameters and surface radiation, combined with high-precision fused CF datasets from multiple satellite sources.</w:t>
+        <w:t xml:space="preserve">  DSSR由依赖于CF的模型校正，模型利用大气层顶（TOA）短波辐射参数与表面辐射之间的相关性，结合来自多个卫星来源的高精度融合CF数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    A CF dependent model was constructed to improve DSSR estimation by utilizing the correlation between shortwave radiation parameters at the top of the atmosphere (TOA) and surface radiation, combined with high-precision fused CF datasets from multiple satellite sources. Based on this model, use CF as the sole perturbation parameter to construct GCF CRKs for isolating CF CRE.</w:t>
+        <w:t xml:space="preserve">  通过利用大气层顶部 （TOA） 短波辐射参数与表面辐射之间的相关性，结合来自多个卫星源的高精度融合 CF 数据集，构建了一个依赖于 CF 的模型来完善 DSSR 估计。基于这个模型，使用 CF 作为唯一的扰动参数构建 GCF-CRKs 来隔离 CF CRE。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The results indicate that this method significantly improves the accuracy of DSSR estimation under partially cloudy conditions (0&lt;CF&lt;100%), which is more closely consistent with ground observations. In the validation experiment within the Arctic range, the root mean square error (RMSE) was reduced by approximately 2.5 Wm-2, the deviation was reduced by 1.23 Wm-2, and compared with CERES-EBAF, it increased by 8.7% (RMSE reduction). Gas stations in Greenland have achieved greater improvements (RMSE reduced by 4.53 Wm-2, deviation reduced by 6.89 Wm-2, and accuracy improved by approximately 11.1%). Compared with existing kernels, GCF-CRK exhibits similar symbols and patterns, and has enhanced stability. </w:t>
+        <w:t xml:space="preserve">  结果表明，该方法显著提高了部分多云条件下 （0&lt;CF&lt;100 %）的 DSSR 估计的准确性，与地面观测更紧密地保持一致。在北极范围的验证实验中，均方根误差 （RMSE） 减少了约 2.5 Wm-2，偏差减少了 1.23 Wm-2，与 CERES-EBAF 相比，提高了 8.7%（RMSE 降低）。格陵兰岛的加油站实现了更大的改进（RMSE 降低了 4.53 Wm-2偏差减少了 6.89 Wm-2，准确率提高了约 11.1%）。与现有内核相比，GCF-CRK 表现出相似的符号和模式，并且稳定性增强。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2020/09/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2020/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:arctic </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:52.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">52.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Arctic, GCF-CRK, grid surface</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极, GCF-CRK, 网格表面</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:arctic </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1458,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HE Tao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何涛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HE Tao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HE Tao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何涛</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HE Tao. Arctic Gridded surface cloud fraction radiative kernels (GCF-CRKs). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6616.2024.</w:t>
+        <w:t xml:space="preserve">何涛. 北极网格表面云分数辐射核（GCF-CRK）数据集（2000-2020）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6616.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu X, He T, Wang Q, Xiao X, Ma Y, Wang Y, Luo S, Du L, Wu Z. Estimation of Long-term Gridded Cloud Radiative Kernel and Radiative Effects Based on Cloud Fraction[J]. Earth System Science Data Discussions, 2024, 2024: 1-43. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2024-458.</w:t>
+        <w:t xml:space="preserve">Liu X, He T, Wang Q, Xiao X, Ma Y, Wang Y, Luo S, Du L, Wu Z. Estimation of Long-term Gridded Cloud Radiative Kernel and Radiative Effects Based on Cloud Fraction[J/OL]. Earth System Science Data Discussions, 2024, 2024: 1-43. DOI: 10.5194/essd-2024-458.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>