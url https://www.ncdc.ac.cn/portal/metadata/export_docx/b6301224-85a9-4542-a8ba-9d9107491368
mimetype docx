--- v0 (2026-05-07)
+++ v1 (2026-08-07)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2010年北极圈多年冻土区生物量碳库和土壤碳库的空间分布数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A data set for estimating biomass carbon and organic carbon storage  in soils of the northern circumpolar permafrost region in the year 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A data set for estimating biomass carbon and organic carbon storage  in soils of the northern circumpolar permafrost region in the year 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7139.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7139.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7139.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polar region</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2010年北极环极永久冻土区的地上与地下生物量碳密度图数据涵盖树木、苔原、草地和耕地等植被类型，并提供了不确定性图层。适用于全球碳循环模型、温室气体清单和生态系统服务评估。土壤有机碳（SOC）储量的空间显式估算，基于 harmonized regional soil classification maps 和 pedon 数据，使用 pedo-transfer 函数和外推方法填补数据缺失，生成按土壤类型（Gelisols、Histosols 等）分层的SOC储量。数据集支持GIS制图和陆地生态系统模型应用，适用于全球碳循环和气候变化研究。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来自以下文献：Spawn, S.A., Sullivan, C.C., Lark, T.J. et al. Harmonized global maps of above and belowground biomass carbon density in the year 2010. Sci Data 7, 112 (2020). https://doi.org/10.1038/s41597-020-0444-4 Hugelius, G., Bockheim, J. G., Camill, P., Elberling, B., Grosse, G., Harden, J. W., Johnson, K., Jorgenson, T., Koven, C. D., Kuhry, P., Michaelson, G., Mishra, U., Palmtag, J., Ping, C.-L., O'Donnell, J., Schirrmeister, L., Schuur, E. A. G., Sheng, Y., Smith, L. C., Strauss, J., and Yu, Z.: A new data set for estimating organic carbon storage to 3 m depth in soils of the northern circumpolar permafrost region, Earth Syst. Sci. Data, 5, 393–402, https://doi.org/10.5194/essd-5-393-2013, 2013.   Hugelius, G., Tarnocai, C., Broll, G., Canadell, J. G., Kuhry, P., and Swanson, D. K.: The Northern Circumpolar Soil Carbon Database: spatially distributed datasets of soil coverage and soil carbon storage in the northern permafrost regions, Earth Syst. Sci. Data, 5, 3–13, https://doi.org/10.5194/essd-5-3-2013, 2013.</w:t>
+        <w:t xml:space="preserve"> The GIMMS NDVI 3g product is from the AVHRR instrument positioned on the NOAA polar‐orbiting meteorological satellite (https://ecocast.arc.nasa.gov/data/pub/gimms). This product spans the period from 1982 to 2015 with a temporal resolution of 15 days and a spatial resolution of 8 km. It has been widely used globally, eliminating the effects of factors such as volcanic eruptions, solar zenith angle, and sensor sensitivity changes over time.   The MODIS NDVI data (MOD13Q1) originate from the NASA MODIS Land Product suite, developed using a unified algorithm for MODIS Vegetation Index products. The data set, with a temporal resolution of 16 days and a spatial resolution of 250 m, was downloaded from the MODIS Web (https://modis.gsfc.nasa.gov/). The product's time frame spans from February 28, 2000 to December 31, 2020.   The DEM data used in this study are provided by the Shuttle Radar Topography Mission (SRTM) operated by the National Geospatial‐Intelligence Agency and the National Aeronautics and Space Administration. The available options for spatial resolution is 90 m, with the latter being accessible at http://srtm.csi.cgiar.org/SELECTION/inputCoord.asp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用“叠加与分配”方法，结合树覆盖百分比、土地覆盖图和规则决策树，将各植被类型的生物量碳密度图进行整合。地下生物量通过根冠比模型估算。不确定性通过误差传播方法量化。   （1）使用 ArcGIS 10.0 进行空间数据整合与多边形属性计算；   （2）采用 pedo-transfer 函数（如BD与OC%的回归模型）填补缺失数据；   （3）对未采样深度的数据使用外推或默认值（如C层SOC密度）；   （4）将 pedon 数据按土壤类型和区域（北美/欧亚）分类，计算平均SOC储量；   （5）生成矢量多边形和栅格格式（TIFF、NetCDF）数据产品。</w:t>
+        <w:t xml:space="preserve"> The "overlay and allocate" method was used, integrating landcover-specific biomass maps with percent tree cover and landcover maps via a rule-based decision tree. Belowground biomass was estimated using root-to-shoot ratios. Uncertainty was propagated using error propagation techniques.   (1) Spatial integration and polygon attribute calculations using ArcGIS 10.0;   (2) Gap-filling with pedo-transfer functions (e.g., regression between BD and OC%);   (3) Extrapolation or default values for unsampled depths (e.g., C-horizon SOC density);   (4) Classification of pedons by soil type and region (North America/Eurasia) for mean SOC storage;   (5) Generation of vector polygon and raster formats (TIFF, NetCDF).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量通过 pedon 数据完整性、插值方法和外推策略控制。使用统计检验（t检验）验证土壤类型间SOC储量的独立性。数据存在空间覆盖不均（格陵兰数据缺乏）。所有经过插值或外推的 pedon 均标记，供用户筛选。</w:t>
+        <w:t xml:space="preserve"> Data quality is controlled through pedon completeness, gap-filling methods, and extrapolation strategies. Statistical tests (t-test) validate class independence of SOC storage. Uncertainties include uneven spatial coverage (e.g., Greenland). All gap-filled or extrapolated pedons are flagged for user discretion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北极,环极地区,阿拉斯加,加拿大,俄罗斯 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Arctic, circumpolar, Alaska, Canada, Russia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.csv,*.shp,*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生物量碳, 地上生物量, 地下生物量, 土壤有机碳, 永久冻土, 北极, 碳循环</w:t>
+        <w:t xml:space="preserve">Theme:Biomass carbon, aboveground biomass, belowground biomass, soil organic carbon, permafrost, Arctic, carbon cycle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:Other disciplines of Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北极,  环极地区,  阿拉斯加,  加拿大,  俄罗斯 </w:t>
+        <w:t xml:space="preserve">Place:Arctic,  circumpolar,  Alaska,  Canada,  Russia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,906 +1115,620 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 66.55</w:t>
+              <w:t xml:space="preserve"> 66.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱仁斌 </w:t>
+        <w:t xml:space="preserve">contributors:Zhu Renbin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱仁斌  </w:t>
+        <w:t xml:space="preserve">author:Zhu Renbin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Fu Dongsheng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2020YFA0608501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">北极陆地环境变化及其效应研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research on Arctic Terrestrial Environmental Change and Its Effects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">朱仁斌. 2010年北极圈多年冻土区生物量碳库和土壤碳库的空间分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7139.2026.</w:t>
+        <w:t xml:space="preserve">Zhu Renbin. A data set for estimating biomass carbon and organic carbon storage  in soils of the northern circumpolar permafrost region in the year 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7139.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>