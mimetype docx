--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,991 +2,846 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌鲁木齐河流域土地利用现状数据（2000年、2010年、2020年、2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Current land use dataset of Urumqi River Watershed  (2000, 2010, 2020, 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Current land use dataset of Urumqi River Watershed  (2000, 2010, 2020, 2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db2451.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db2451.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.db2451.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于GLC-FCS30-2000, GLC-FCS30-2010，GLC-FCS30-2020全球精细化地表覆盖产品，结合高精度DEM数据，利用乌鲁木齐河流域边界提取2000年、2010年、2020年的土地利用现状数据，空间分辨率为30米。数据存储为栅格TIF格式。基于欧空局利用sentinel-2数据处理产生，Esri公司发布的2021年全球10米土地利用数据，利用乌鲁木齐河流域边界提取2021年的土地利用现状数据，空间分辨率为10米。数据存储为栅格TIF格式。</w:t>
+        <w:t xml:space="preserve">The land use/land cover (LULC) data for the years 2000, 2010, and 2020 were extracted for the Urumqi River Basin based on the GLC-FCS30 global fine-resolution land cover products (GLC-FCS30-2000, GLC-FCS30-2010, GLC-FCS30-2020), combined with high-precision DEM data, using the basin boundary for spatial clipping. The derived datasets have a spatial resolution of 30 meters and are stored in raster TIFF format. For the year 2021, the land use data were extracted from the 10-meter global LULC product (released by Esri and derived from Sentinel-2 imagery processed by the European Space Agency, ESA). The dataset was similarly clipped to the Urumqi River Basin boundary, yielding a spatial resolution of 10 meters, and stored in raster TIFF format. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于中国科学院空天信息创新研究院和欧空局。</w:t>
+        <w:t xml:space="preserve">The data were sourced from the Aerospace Information Research Institute (AIR), Chinese Academy of Sciences (CAS) and the European Space Agency (ESA).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用1984-2020年所有Landsat卫星数据（Landsat TM，ETM+和OLI）在Google Earth Engine云计算平台完成了长时序的地表覆盖变化检测，并结合变化检测结果实现了逐区域和逐期的地表覆盖动态更新，生产了2000年-2020年全球30米精细地表覆盖动态监测产品，通过乌鲁木齐河流域边界提取所需的类型数据。基于欧空局利用sentinel-2数据处理产生，Esri公司发布的2021年全球10米土地利用数据，利用乌鲁木齐河流域边界提取2021年的土地利用现状数据。</w:t>
+        <w:t xml:space="preserve">Long-term land cover change detection was conducted using the complete Landsat satellite archive (Landsat TM, ETM+, and OLI) from 1984 to 2020 on the Google Earth Engine (GEE) cloud computing platform. Through spatiotemporal change analysis and regional adaptive updating, we produced a global 30-meter fine-resolution dynamic land cover monitoring product for 2000-2020. The required land cover classes were subsequently extracted using the Urumqi River Basin watershed boundary. For the 2021 land use data, we utilized the global 10-meter land cover product developed by Esri, which was generated from Sentinel-2 data processed by the European Space Agency (ESA). The 2021 land use status data were then extracted using the same Urumqi River Basin boundary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量。</w:t>
+        <w:t xml:space="preserve">The dataset underwent rigorous manual quality control verification to ensure accuracy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乌鲁木齐河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Urumqi River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地表覆盖, 30米, 乌鲁木齐河流域</w:t>
+        <w:t xml:space="preserve">Theme:Land Surface Cover, 30m, Urumqi River basin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2010 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2000 2010 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌鲁木齐河流域 </w:t>
+        <w:t xml:space="preserve">Place:Urumqi River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1020,69 +875,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1109,69 +946,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1193,69 +1012,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1282,69 +1083,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1370,743 +1153,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 乌鲁木齐河流域土地利用现状数据（2000年、2010年、2020年、2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db2451.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Current land use dataset of Urumqi River Watershed  (2000, 2010, 2020, 2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db2451.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>