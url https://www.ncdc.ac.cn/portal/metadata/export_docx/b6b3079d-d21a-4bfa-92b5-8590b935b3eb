--- v0 (2026-05-06)
+++ v1 (2026-06-22)
@@ -2,753 +2,851 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Boundary map of the upper Yellow River basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黄河上游流域边界图</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3115.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Boundary map of the upper Yellow River basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1508</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3115.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1508</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Yellow River is the second longest river in China and its sediment problem has attracted the attention of people all over the world. The river basin is an important natural unit. Using the SRTM-DEM and ASTER-GEDEM datasets as data sources, the upper Yellow River basin boundary was extracted using a combination of the river burn method and the river scalar method under the ArcGIS software platform to obtain the basin boundary of the entire upper Yellow River from the source area to the town of Hekou. The map is stored as an ArcGIS,.shp file, and the watershed boundary spans five provinces (autonomous regions) in Qinghai, Sichuan, Gansu, Ningxia and Inner Mongolia, with a total area of 55.06 × 104 km2. Watershed boundaries are important natural units for hydrological, soil erosion and non-point source pollution studies, and by extracting watershed boundaries it is possible to delineate the extent of soil erosion and non-point source pollution transport. </w:t>
+        <w:t xml:space="preserve">黄河是我国第二长河，黄河泥沙问题引起全世界人民的关注。流域是重要的自然单元，以SRTM-DEM与ASTER-GEDEM数据集为数据源，在ArcGIS软件平台下，利用河道烧录法与河道标量法相结合的方法，对黄河上游流域边界进行了提取，获得自黄河源区至河口镇整个黄河上游的流域边界。 该图以ArcGIS,.shp文件存储，流域边界横跨青海、四川、甘肃、宁夏、内蒙五个省（自治区），总面积达55.06 × 104 km2。 流域边界是水文、土壤侵蚀及非点源污染研究的重要自然单元，通过流域边界的提取，可以划定土壤侵蚀及非点源污染的迁移范围。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Srtm-dem and aster-gdem released in the United States</w:t>
+        <w:t xml:space="preserve">美国发布的SRTM-DEM与ASTER-GDEM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Taking srtm-dem and aster-gdem issued by the United States as data sources, the upper Yellow River basin boundary is extracted by using the method of river burning and river scalar method under the ArcGIS software platform.</w:t>
+        <w:t xml:space="preserve">以美国发布的SRTM-DEM与ASTER-GDEM为数据源，在ArcGIS软件平台下，利用河道烧录法与河道标量法相结合的方法，对黄河上游流域边界进行了提取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">There is some error in the boundary of this section of the catchment because of the very small specific fall of the river from the mouth of the Three Lakes to the town of Riverhead. </w:t>
+        <w:t xml:space="preserve">由于三湖河口至河口镇河流比降极小，因此该段流域边界存在一定误差。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/04/26-2012/04/28</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/04/26-2012/04/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai, Sichuan, Gansu, Ningxia, Inner Mongolia in the upper reaches of the Yellow River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河上游青海、四川、甘肃、宁夏、内蒙古 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:shp</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +859,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Basin boundary, basic geography, upper reaches of the Yellow River</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">流域边界, 基础地理, 黄河上游</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Inner Mongolia,  Ningxia,  Sichuan,  in the upper reaches of the Yellow River,  Gansu Province,  Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内蒙古,  宁夏,  四川,  黄河上游,  甘肃省,  青海省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1127,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1216,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1300,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">112.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1389,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,550 +1477,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Xue Xian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">薛娴 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DuHeqiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜鹤强  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xue Xian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">薛娴</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2011CB403306</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011CB403306</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河上游沙漠宽谷段风沙水沙过程及调控机理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xue Xian. Boundary map of the upper Yellow River basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1508.</w:t>
+        <w:t xml:space="preserve">薛娴. 黄河上游流域边界图. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1508.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>