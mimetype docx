--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1031 +2,837 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 黄河流域近两次全国荒漠化和土地沙化监测成果</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Results of the Latest Two National Desertification and Land Degradation Monitoring in the Yellow River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Results of the Latest Two National Desertification and Land Degradation Monitoring in the Yellow River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0051.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0051.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1963.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.本数据收集了黄河流域近两次全国荒漠化和土地沙化监测成果。   2.数据内容主要为流域进两次全国荒漠化和土地沙化监测情况公报，主要是第五次和第六次，数据以自然语言存入word文档中。   3.主要监测指标有：荒漠化土地现状、气候类型区荒漠化现状、荒漠化类型现状、各省区荒漠化现状、沙化土地现状、荒漠化土地动态变化、沙化土地动态变化、具有明显沙化趋势的土地现状、荒漠化和沙化总体趋势。</w:t>
+        <w:t xml:space="preserve">1.This dataset collects the results of the latest two national desertification and land degradation monitoring efforts in the Yellow River Basin. 2.The data primarily consists of bulletins on the desertification and land degradation monitoring situation in the basin, specifically the fifth and sixth installments, stored in Word documents in natural language. 3.The main monitoring indicators include: the current status of desertified land, the current status of desertification in different climatic zones, the current status of different types of desertification, the current status of desertification in various provinces and regions, the current status of sandy land, dynamic changes in desertified land, dynamic changes in sandy land, the current status of land with a clear trend of sandification, and the overall trends of desertification and sandification. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  第四、五次全国荒漠化和土地沙化监测公报。</w:t>
+        <w:t xml:space="preserve"> The Fourth and Fifth National Desertification and Land Degradation Monitoring Bulletins.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过第4、5次全国荒漠化和土地沙化监测公报，人工采集相关数据成表格形式信息。</w:t>
+        <w:t xml:space="preserve"> The relevant data was manually collected from the Fourth and Fifth National Desertification and Land Degradation Monitoring Bulletins and organized into a tabular form of information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据制备过程和数据质量评估方法。</w:t>
+        <w:t xml:space="preserve"> During the process of data production and compilation, strict data quality control measures were implemented, along with robust data preparation procedures and assessment methods for data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域上游葫芦沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Hulugou basin in the upper reaches of Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">荒漠化土地现状, 气候类型区荒漠化现状, 荒漠化类型现状, 各省区荒漠化现状</w:t>
+        <w:t xml:space="preserve">Theme:Status quo of desertification land, climate type area, desertification type, provincial desertification and desertification land</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">Place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1060,69 +866,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 57.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1149,69 +937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +1003,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1322,69 +1074,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1410,743 +1144,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春.  黄河流域近两次全国荒漠化和土地沙化监测成果. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1963.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Results of the Latest Two National Desertification and Land Degradation Monitoring in the Yellow River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1963.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>