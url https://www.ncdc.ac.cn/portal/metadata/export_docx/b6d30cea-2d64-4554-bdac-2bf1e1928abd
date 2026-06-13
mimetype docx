--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">稀土尾矿废水中高效脱氮耐混凝微藻的分离研究数据集（2018年3月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Research dataset on efficient denitrification and coagulation tolerant microalgae separation from rare earth tailings wastewater (March 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research dataset on efficient denitrification and coagulation tolerant microalgae separation from rare earth tailings wastewater (March 2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2156.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2156.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2156.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  高氮低COD的酸性稀土尾矿废水是目前稀土矿业最严重、最亟待解决的环境问题。如何有效、廉价地修复稀土废水中的NH4-N和NO3-N仍然是一个巨大的挑战。这种恶劣的废水环境导致常见微生物和微藻难以生存。本研究通过3年的培养，成功地从稀土矿废水中分离出一种新型的高度耐受的共絮凝微藻(Scenedesmus sp.和Parachlorella sp.的组合)。在COD/N为0 ~ 1的废水中，共絮凝微藻培养对总无机氮(TIN)的去除率高达90.9%，是此前报道的微藻平均去除率(47.9%)的1.9倍。因此，nhh - n和TIN的残留浓度均可达到《稀土工业污染物排放标准》(GB 26451-2011)。在高氮去除性能的同时，还揭示了共絮凝微藻对高NH4-N和强酸的耐受能力，快速生长和沉降，同时去除NHa-N和NO3-N等相关特性。这些特征是由胞外聚合物覆盖的特定共絮凝群落结构决定的。   稀土尾矿废水中高效脱氮耐混凝微藻的分离研究数据集，采用实验方法获得，数据格式为十进制(.xls)，数据量为2组，共794条数据。</w:t>
+        <w:t xml:space="preserve">The acidic rare earth tailings wastewater with high nitrogen and low COD is currently the most serious and urgent environmental problem in the rare earth mining industry. How to effectively and inexpensively restore NH4- N and NO3- N in rare earth wastewater remains a huge challenge. This harsh wastewater environment makes it difficult for common microorganisms and microalgae to survive. This study successfully isolated a novel highly tolerant co aggregated microalgae (Scenedesmus sp. and Parachlorilla sp. combination) from rare earth mine wastewater after 3 years of cultivation. In wastewater with COD/N ranging from 0 to 1, co flocculation microalgae cultivation achieved a removal rate of 90.9% for total inorganic nitrogen (TIN), which is 1.9 times higher than the previously reported average removal rate of 47.9% for microalgae. Therefore, the residual concentrations of nhh-n and TIN can both meet the "Emission Standards for Rare Earth Industry Pollutants" (GB 26451-2011). At the same time as high nitrogen removal performance, co flocculation microalgae also revealed their tolerance to high NH4- N and strong acids, rapid growth and sedimentation, and removal of NHa-N and NO3- N and other related characteristics. These features are determined by the specific co flocculation community structure covered by extracellular polymers. The separation research dataset of high-efficiency denitrification and coagulation resistant microalgae from rare earth tailings wastewater was obtained through experimental methods. The data format is decimal (. xls), with 2 sets of data and a total of 794 data points. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
+        <w:t xml:space="preserve">    Indoor experiment, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用SEM仪器进行形态表征。NH4-N, Ca2+和Mg2+的浓度通过CEPER1柱(9 × 85 mm)的阳离子色谱(ICS1100, Dionex Co.， USA)测定。NO3-N, NO-N，Cl-， PO3等的浓度由阴离子色谱(883 Basic IC plus, Metrohm, Switzerland)和SH-AC-3柱(4 × 250 mm)测定。pH值由pH计(中国，INESA)测定。利用扫描电子显微镜(SEM, HITACHI S-4800, Japan)观察了共絮凝微藻细胞的形态。用氯仿/甲醇(1/1,v/v)混合溶剂提取总脂，并进行重量定量(Bligh and Dbliver, 1959)。将提取的脂质溶于1.0 mL异丙醇中，使用商品试剂盒(购自南京建城生物工程研究所，中国)采用酶比色法(Bligh and Dbliyer, 1959)测定三酰甘油(TAG)。藻类样品通过0.45 um膜过滤器(Welch），然后在105℃下干燥24 h，得到藻类生物量的干重。</w:t>
+        <w:t xml:space="preserve">    Use SEM instrument for morphological characterization. The concentrations of NH4- N, Ca2+and Mg2+were determined by cation chromatography on a CEPER1 column (9 × 85 mm) (ICS1100, Dionex Co., USA). The concentrations of NO3- N, NO-N, Cl-, PO3, etc. were determined by anion chromatography (883 Basic IC plus, Metrohm, Switzerland) and SH-AC-3 column (4 × 250 mm). The pH value was measured by a pH meter (INESA, China). The morphology of co aggregated microalgae cells was observed using a scanning electron microscope (SEM, HITACHI S-4800, Japan). Total lipids were extracted using a chloroform/methanol (1/1, v/v) mixed solvent and quantified by weight (Bligh and Dbliver, 1959). Dissolve the extracted lipids in 1.0 mL of isopropanol and use a commercial reagent kit (purchased from Nanjing Jiancheng Bioengineering Research Institute, China) to determine triglycerides (TAG) using enzymatic colorimetry (Bligh and Dbliyer, 1959). The algal samples were filtered through a 0.45 um membrane filter (Welch) and then dried at 105 ℃ for 24 hours to obtain the dry weight of algal biomass.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/03/01-2018/03/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/03/01-2018/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Nanchang City, Jiangxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">297.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:297.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">尾矿废水, 共絮凝微藻, 稀土废水</w:t>
+        <w:t xml:space="preserve">Theme:Tailings wastewater, CO flocculation, microalgae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">Place:Nanchang City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  6.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明 </w:t>
+        <w:t xml:space="preserve">contributors:Yang Liming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明  </w:t>
+        <w:t xml:space="preserve">author:Yang Liming </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨利明. 稀土尾矿废水中高效脱氮耐混凝微藻的分离研究数据集（2018年3月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2156.2022.</w:t>
+        <w:t xml:space="preserve">Yang Liming. Research dataset on efficient denitrification and coagulation tolerant microalgae separation from rare earth tailings wastewater (March 2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2156.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>