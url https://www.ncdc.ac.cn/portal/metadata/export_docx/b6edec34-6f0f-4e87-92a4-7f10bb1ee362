--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">光照重力坝放空安全控制指标体系原始数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Raw dataset of safety control index system for light gravity dam emptying</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw dataset of safety control index system for light gravity dam emptying</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6876.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6876.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI_DAM.DB6876.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为放空计算的数据结果，包括正常运行情况与（帷幕损伤与坝基面开裂）异常情况下，不同放空深度和放空速率计算的坝基面抗滑稳定安全系数，以及坝基面的顺河向和垂直向的总应力、坝基面的滑动力和阻滑力计算结果。   本数据集采用基于有限元计算方法，对光照水电站碾压混凝土重力坝开展数值计算的结果。在本计算工作中，有限元建模的依据为实际设计尺寸。   数据集为xlsx文件，可通过EXCEL查看或编辑。   在本数据集中包括“GZ-ZC.xlsx”、“GZ-YC1.xlsx”、“GZ-YC2.xlsx”三个文件：其中“GZ-ZC.xlsx”为正常运行情况的计算结果，包括：放空时间（d）、放空速率（m/d）、库水位（m）、顺河向总应力（Pa）、竖直向总应力（Pa）、顺河向作用力（kN）、竖直向作用力（kN）、f’、c'(Mpa)、抗滑力(KN)、滑动力(KN)、坝基面积A（m²）、抗滑稳定安全系数K；“GZ-YC1.xlsx”为帷幕失效的异常运行情况的计算结果，包括：放空时间（d）、放空速率（m/d）、库水位（m）、顺河向总应力（Pa）、竖直向总应力（Pa）、顺河向作用力（kN）、竖直向作用力（kN）、f’、c'(Mpa)、抗滑力(KN)、滑动力(KN)、坝基面积A（m²）、抗滑稳定安全系数K；“GZ-YC2.xlsx”为坝基开裂的异常运行情况的计算结果，包括：放空时间（d）、放空速率（m/d）、库水位（m）、顺河向总应力（Pa）、竖直向总应力（Pa）、顺河向作用力（kN）、竖直向作用力（kN）、f’、c'(Mpa)、抗滑力(KN)、滑动力(KN)、坝基面积A（m²）、抗滑稳定安全系数K。</w:t>
+        <w:t xml:space="preserve">This dataset contains the results of venting calculations, including the anti sliding stability safety factors of the dam foundation calculated for different venting depths and rates under normal operating conditions and abnormal conditions (curtain damage and dam foundation cracking), as well as the total stress in the river and vertical directions of the dam foundation, the sliding force and anti sliding force of the dam foundation. This dataset adopts the finite element calculation method to conduct numerical calculations on the roller compacted concrete gravity dam of Guangzhao hydropower station. In this calculation work, the basis for finite element modeling is the actual design dimensions. The dataset is an xlsx file that can be viewed or edited through EXCEL. In this dataset, there are three files: "GZ-ZC. xlsx", "GZ-YC1. xlsx", and "GZ-YC2. xlsx". "GZ-ZC. xlsx" is the calculation result of normal operation, including: emptying time (d), emptying rate (m/d), reservoir water level (m), total stress along the river (Pa), total stress vertically (Pa), force along the river (kN), vertical force (kN), f ', c' (Mpa), anti sliding force (KN), sliding force (KN), dam foundation area A (m ²), and anti sliding stability safety factor K. GZ-YC1. xlsx "is the calculation result of abnormal operation of curtain failure, including: emptying time (d), emptying rate (m/d), reservoir water level (m), total stress along the river (Pa), total stress along the vertical direction (Pa), force along the river (kN), vertical force (kN), f ', c' (Mpa), anti sliding force (KN) Sliding force (KN), dam foundation area A (m ²), anti sliding stability safety factor K; "GZ-YC2. xlsx" is the calculation result of abnormal operation of dam foundation cracking, including: emptying time (d), emptying rate (m/d), reservoir water level (m), total stress along the river (Pa), total vertical stress (Pa), anti river force (kN), vertical force (kN), f ', c' (Mpa), anti sliding force (KN), sliding force (KN), dam foundation area A (m ²), anti sliding stability safety factor K. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据由河海大学李同春教授研发的HSTAR有限元计算程序与规范中刚体极限平衡法计算获得。</w:t>
+        <w:t xml:space="preserve">    This data was obtained by using the HSTAR finite element calculation program developed by Professor Li Tongchun from Hohai University and the rigid body limit equilibrium method in the specifications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  结合不同运行情况下的坝基面的应力状态，得到顺河向和竖直向的应力总和，根据规范中的刚体平衡法，按照抗剪断强度公式计算重力坝坝基面的抗滑稳定安全系数。</w:t>
+        <w:t xml:space="preserve">    Based on the stress state of the dam foundation under different operating conditions, the total stress in the longitudinal and vertical directions is obtained. According to the rigid body balance method in the specifications, the anti sliding stability safety factor of the gravity dam foundation is calculated using the shear strength formula.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本文采用研发的HSTAR有限元程序对重力坝正常运行和异常运行期间的坝基面应力状态进行模拟，并基于规范中抗剪断公式计算放空深度和放空速率与坝基面抗滑稳定安全系数的关系。 计算结果表明：正常运行期间的抗滑稳定安全系数均满足规范要求，但针对异常运行情况，在高水位运行期间低于规范要求，需进行大坝的放空模拟，基于模拟结果均满足预期情况。结合计算参数来看，参数的设定均符合规范中的取值范围。</w:t>
+        <w:t xml:space="preserve">    This article uses the developed HSTAR finite element program to simulate the stress state of the dam foundation surface during normal and abnormal operation of a gravity dam, and calculates the relationship between the emptying depth and emptying rate and the anti sliding stability safety factor of the dam foundation surface based on the shear resistance formula in the specifications. The calculation results show that the anti sliding stability safety factor during normal operation meets the regulatory requirements, but for abnormal operation, it is lower than the regulatory requirements during high water level operation, and a dam emptying simulation is required. Based on the simulation results, all expected situations are met. Based on the calculation parameters, the settings of the parameters all comply with the range of values specified in the specifications. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/03/03-2025/03/03</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2025/03/03-2025/03/03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">江苏省南京市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Nanjing City, Jiangsu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">71.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:71.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">有限元, 重力坝, 抗滑稳定安全系数计算分析</w:t>
+        <w:t xml:space="preserve">Theme:Finite element analysis, gravity dam, calculation and analysis of anti sliding stability safety factor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
+        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2025</w:t>
+        <w:t xml:space="preserve">Time:2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">光照水电站 </w:t>
+        <w:t xml:space="preserve">Place:guangzhao hydropower station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,838 +1185,570 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郑雪玉,  任恒萱 </w:t>
+        <w:t xml:space="preserve">contributors:ZHENG Xueyu,  REN Hengxuan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">林潮宁  </w:t>
+        <w:t xml:space="preserve">author:LIN Chaoning </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  牛瑞琦  </w:t>
+        <w:t xml:space="preserve">,  NIU Ruiqi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  薛文博  </w:t>
+        <w:t xml:space="preserve">,  XUE Wenbo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LIN Chaoning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3090101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高土石坝病变灾变过程预测理论与方法</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郑雪玉,任恒萱. 光照重力坝放空安全控制指标体系原始数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6876.2025.</w:t>
+        <w:t xml:space="preserve">ZHENG Xueyu, REN Hengxuan. Raw dataset of safety control index system for light gravity dam emptying. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6876.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>