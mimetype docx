--- v0 (2026-05-30)
+++ v1 (2026-08-31)
@@ -2352,53 +2352,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quan Weilin, Xia Nan, Guo Yitu, Hai Wenyue, Song Jimi, Zhang Bowen. PM2.5 concentration assessment based on geographical and temporal weighted regression model and MCD19A2 from 2015 to 2020 in Xinjiang, China[J]. PLOS ONE, 2023-05, 18, (5): 1-25. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1371/journal.pone.0285610.</w:t>
+        <w:t xml:space="preserve">Quan Weilin, Xia Nan, Guo Yitu, Hai Wenyue, Song Jimi, Zhang Bowen. PM2.5 concentration assessment based on geographical and temporal weighted regression model and MCD19A2 from 2015 to 2020 in Xinjiang, China[J/OL]. PLOS ONE, 2023-05, 18(5): 1-25. DOI: 10.1371/journal.pone.0285610.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>