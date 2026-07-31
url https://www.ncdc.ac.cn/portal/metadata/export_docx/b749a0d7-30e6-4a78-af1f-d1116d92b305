--- v0 (2026-05-06)
+++ v1 (2026-07-31)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">鄂陵湖流域湖畔观测点常规气象观测数据（2013年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Routine meteorological observation data of lakeside observation points in erling Lake Basin (2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Routine meteorological observation data of lakeside observation points in erling Lake Basin (2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.ZPWERS.db2004.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ZPWERS.db2004.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.ZPWERS.db2004.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为2013年黄河源区鄂陵湖湖畔观测站点（LSS）的常规气象观测数据，使用Kipp&amp;Zonen CNR4、Vaisala HMP155A、PTB110等仪器观测获得，时间分辨率为半小时，主要包括风速、风向、气温、相对湿度、气压、向下/向上短波辐射、向下/向上长波辐射。</w:t>
+        <w:t xml:space="preserve">This data set is the routine meteorological observation data of the Eling Lake lakeside observation station (LSS) in the source area of the Yellow River in 2013. It is obtained by using kipp&amp;zonen cnr4, Vaisala hmp155a, ptb110 and other instruments. The time resolution is half an hour, mainly including wind speed, wind direction, temperature, relative humidity, air pressure, downward / upward short wave radiation, downward / upward long wave radiation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  使用Kipp&amp;Zonen CNR4、Vaisala HMP155A、PTB110等仪器观测获得。</w:t>
+        <w:t xml:space="preserve">  Kipp &amp; Zonen cnr4, Vaisala hmp155a, ptb110 and other instruments were used for observation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  夜间时段的短波辐射值赋值为零。</w:t>
+        <w:t xml:space="preserve">  The short wave radiation value at night is assigned to zero.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量总体较好，部分时段由于供电、仪器故障等原因，有一些缺测，缺测值标记为NAN。</w:t>
+        <w:t xml:space="preserve"> The data quality is generally good. In some periods, due to power supply, instrument failure and other reasons, there are some missing measurements, and the missing values are marked as Nan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青海省,玛多县,鄂陵湖流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai Province, Maduo County, erling Lake Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4275.0m-</w:t>
+        <w:t xml:space="preserve">altitude:4275.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4275.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">风速风向, 气温, 相对湿度, 气压, 短波辐射, 长波辐射</w:t>
+        <w:t xml:space="preserve">Theme:Wind speed, wind direction, air temperature, relative humidity, air pressure, short wave radiation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河源区 </w:t>
+        <w:t xml:space="preserve">Place:Source area of the Yellow River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,893 +1226,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孟宪红,  吕世华 </w:t>
+        <w:t xml:space="preserve">contributors:Meng Xianhong,  LV Shihua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李照国  </w:t>
+        <w:t xml:space="preserve">author:Li Zhaoguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Zhaoguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41130961</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄河源区典型下垫面水热循环及其对区域气候的影响研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDB03030303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">湖泊蒸发模型发展与集成</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孟宪红,吕世华. 鄂陵湖流域湖畔观测点常规气象观测数据（2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZPWERS.db2004.2022.</w:t>
+        <w:t xml:space="preserve">Meng Xianhong, LV Shihua. Routine meteorological observation data of lakeside observation points in erling Lake Basin (2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZPWERS.db2004.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>