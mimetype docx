--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -263,51 +263,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is based on Landsat remote sensing imagery and obtained desert area images through preprocessing algorithms such as radiometric calibration and atmospheric correction. The sand dune crests were extracted manually through visual interpretation. The deserts covered in the dataset mainly include the Taklamakan Desert, the Junggar Basin Desert (the desert in the Junggar Basin), the Badain Jaran Desert, the Tengger Desert, the Kumtag Desert, the Qaidam Basin Desert, the Kubuqi Desert, and the Wulanbuhu DesertAtyrau desert,Karakum desert,Kavir desert,Kharan desert,Kyzylkum desert,Lut desert,Moinkum desert,Registan desert,Thar desert. It contains five periods from 2000 to 2020. This sand dune crest dataset provides a basis for the extraction of sand dune crests and the study of sand dune movement patterns in desert areas of China. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>