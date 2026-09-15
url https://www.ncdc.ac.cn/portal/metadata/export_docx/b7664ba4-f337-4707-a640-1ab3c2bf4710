--- v1 (2026-08-01)
+++ v2 (2026-09-15)
@@ -2,919 +2,1222 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of desert sand ridges along the "the Belt and Road" (2000-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">"一带一路"沿线区域沙漠沙脊线数据集（2000-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6903.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of desert sand ridges along the "the Belt and Road" (2000-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6903.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6903.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6903.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集基于Landsat遥感影像，通过辐射定标和大气校正等预处理算法得到沙漠区域影像，通过人工目视解译的方法提提取沙漠区域中的沙脊线。数据集涉及的沙漠主要包括塔克拉玛干沙漠、 古尔班通古特沙漠（准噶尔盆地沙漠）、巴丹吉林沙漠、腾格里沙漠、库木塔格沙漠、柴达木盆地沙漠、库布齐沙漠、乌兰布和沙漠、阿特劳沙漠，卡拉库姆沙漠，卡维尔沙漠，卡兰沙漠，卡孜勒库姆沙漠，卢特沙漠，莫因库姆沙漠，雷基斯坦沙漠，塔尔沙漠，包含2000, 2005, 2010, 2015, 2020五期。本次沙脊线数据集为中国沙漠地区沙脊线提取方法，沙丘移动规律研究提供了基础数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Landsat Images: Download from the websites of the United States Geological Survey (https://www.usgs.gov/) and Geospatial Data Cloud (http://www.gscloud.cn/).</w:t>
+        <w:t xml:space="preserve">  Landsat陆地卫星影像数据：从美国地质调查局网站(https://www.usgs.gov/) 和地理空间数据云(http://www.gscloud.cn/) 下载。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Pre-processing of Remote Sensing Data：Radiometric calibration, atmospheric correction, image stitching, cropping, color correction 2. Artificial annotation method to extract sand ridges：The edge annotation software tool based on PyQt5 was used to manually label the cropped images with sand ridge lines, which became the training set of the model. 3. Manual Vectorization and Entering of Attribute Data：The training set is flipped and rotated in 16 directions to get 32 times the data set.</w:t>
+        <w:t xml:space="preserve">  1. 遥感数据预处理:辐射定标、大气校正、影像拼接、裁剪、颜色校正   2. 人工注释方法提取沙脊线:使用基于PyQt5的边缘标注软件工具对裁剪好的图像人工标注沙脊线，成为模型的训练集   3. 数据增强:对训练集进行镜像翻转和16个方向的旋转得到32倍的数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The average accuracy of the marked sand ridges is within 1 pixel (30 m). </w:t>
+        <w:t xml:space="preserve">  所标注沙脊线的平均精度在1像素(30 m)以内。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The regions along the Belt and Road Initiative </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"一带一路"沿线区域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1200.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1200.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1635.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:69.5 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">69.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Sand ridge line, China desert</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙脊线, 中国沙漠</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2005 2010 2015 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2005 2010 2015 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tengger Desert,  Taklimakan Desert </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">腾格里沙漠，塔克拉马干沙漠，巴丹吉林沙漠，库布奇沙漠，乌兰布和沙漠，库木塔格沙漠，古尔班通古特沙漠，柴达木沙漠,  阿特劳沙漠，卡拉库姆沙漠，卡维尔沙漠，卡兰沙漠，卡孜勒库姆沙漠，卢特沙漠，莫因库姆沙漠，雷基斯坦沙漠，塔尔沙漠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1251,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 48.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1340,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 52.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1424,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1513,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,550 +1601,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Xinchao,  Wang zhaobin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柳新朝,  王兆滨 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LIU Xinchao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柳新朝  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang zhaobin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王兆滨</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0711702-04</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0711702-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠、沙尘数据融合制备技术及长时序高质量数据制备</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Xinchao, Wang zhaobin. Data set of desert sand ridges along the "the Belt and Road" (2000-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6903.2025.</w:t>
+        <w:t xml:space="preserve">柳新朝,王兆滨. "一带一路"沿线区域沙漠沙脊线数据集（2000-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6903.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>