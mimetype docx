--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: measurement data set of channel flow in the middle reaches of Heihe River Basin (may 22-July 16, 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游渠道流量测量数据集（2012年5月22日-7月16日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3514.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: measurement data set of channel flow in the middle reaches of Heihe River Basin (may 22-July 16, 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1710</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3514.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1710</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set contains the channel flow measurement data on May 22, 2012 (second round of summer irrigation), June 18, 2012 (third round of summer irrigation), July 16, 2012 (first round of autumn irrigation) and August 8, 2012 (second round of autumn irrigation). The original data of channel flow observation is in Excel format, including channel velocity, channel cross-section area, water level and water temperature. Through the data preprocessing process, the original data is converted into channel flow and irrigation amount into each community. The observation contents include average velocity (M / s), channel water level (m), water temperature (℃), channel engineering section (investigation). When the channel flow is stable, the observation frequency of the channel average velocity and water level is 1 time / hour; when the channel flow is stable, the observation frequency of the channel average velocity and water level is 2 times / hour; when the channel flow changes greatly, the channel average velocity and water level are observed every time. </w:t>
+        <w:t xml:space="preserve">  本数据集包含了2012年05月22日（夏灌二轮）、2012年06月18日（夏灌三轮）、2012年07月16日（秋灌一轮）和2012年8月8日（秋灌二轮）渠道流量测量数据。   1.1 观测目的   针对斗渠和毛渠渠道流量观测，获取进入最小灌溉单元（社）的实际水量，为灌溉优化配水试验提供参考数据；为涡动、生物物理参数等其他观测试验提供水量数据；为盈科灌区各斗渠调查数据提供参考。   1.2观测仪器与原理   观测仪器：便携式流速仪（Flowatch），产地：瑞士，流速观测精度：0.1m/s；水尺，观测精度：1cm。   观测原理：该仪器属于机械式流速仪，根据水轮转速来计算流体流速。利用流速仪观测0.6倍渠道中心水位流速，通过观测点渠道工程断面参数和水位计算出的流体断面面积，从而计算出渠道流量。   1.3 观测地点与观测内容   观测点包括：盈科灌区的盈一分支三斗（石桥村六社、上二社和下二社）、四斗（石桥村七社、八社和九社）和五斗（石桥村一社）以及大满灌区的五星支渠四斗三农一毛、二毛、三毛（超级站位置）、四毛、五毛、六毛、七毛（五星四社）；   观测时间为：夏灌二轮   2012-5-22：观测盈一分支四斗：获取石桥九社灌溉量；   2012-5-23：观测盈一分支四斗：获取石桥八社灌溉量；   2012-5-24至2012-5-25：观测盈一分支四斗；获取七社灌溉量；   2012-5-26至2012-5-28：观测盈一分支五斗；获取石桥一社灌溉量；   2012-5-28至2012-5-29：观测盈一分支三斗，获取石桥下二社灌溉量；   2012-5-29至2012-5-30：观测盈一分支三斗，获取石桥上二社灌溉量；   2012-5-30至2012-6-2：观测盈一分支三斗，获取石桥六社灌溉量；   2012-6-6：观测五星支渠四斗三农一毛、二毛、三毛、四毛和五毛流量；   2012-6-7：观测五星支渠四斗三农六毛和七毛流量。 夏灌三轮：   2012-6-18至2012-6-19：观测盈一分支四斗：获取石桥九社灌溉量；   2012-6-19至2012-6-20：观测盈一分支四斗：获取石桥八社灌溉量；   2012-6-20至2012-6-21：观测盈一分支四斗；获取七社灌溉量；   2012-6-22至2012-6-24：观测盈一分支五斗；获取石桥一社灌溉量；   2012-6-24至2012-6-26：观测盈一分支三斗，获取石桥下二社灌溉量；   2012-6-26至2012-6-27：观测盈一分支三斗，获取石桥上二社灌溉量；   2012-6-27至2012-6-30：观测盈一分支三斗，获取石桥六社灌溉量；   2012-7-1至2012-7-2：观测五星支渠四斗三农一毛、二毛、三毛、四毛、五毛、六毛和七毛流量；   秋灌一轮：   2012-7-16至2012-7-18：观测盈一分支四斗：获取石桥九社灌溉量；   2012-7-18至2012-7-19：观测盈一分支四斗：获取石桥八社灌溉量；   2012-7-19至2012-7-21：观测盈一分支四斗；获取七社灌溉量；   2012-7-21至2012-7-24：观测盈一分支五斗；获取石桥一社灌溉量；   2012-7-24至2012-7-25：观测盈一分支三斗，获取石桥下二社灌溉量；   2012-7-25至2012-7-27：观测盈一分支三斗，获取石桥上二社灌溉量；   2012-7-27至2012-7-31：观测盈一分支三斗，获取石桥六社灌溉量；   2012-7-27至2012-7-28：观测五星支渠四斗三农一毛、二毛、三毛、四毛、五毛、六毛和七毛流量；   秋灌二轮：   2012-8-8至2012-8-9：观测盈一分支四斗：获取石桥九社灌溉量；   2012-8-9至2012-8-10：观测盈一分支四斗：获取石桥八社灌溉量；   2012-8-10至2012-8-12：观测盈一分支四斗；获取七社灌溉量；   2012-8-13至2012-8-15：观测盈一分支五斗；获取石桥一社灌溉量；   2012-8-15至2012-8-17：观测盈一分支三斗，获取石桥下二社灌溉量；   2012-8-17至2012-8-19：观测盈一分支三斗，获取石桥上二社灌溉量；   2012-8-19至2012-8-22：观测盈一分支三斗，获取石桥六社灌溉量；   2012-8-24至2012-8-25：观测五星支渠四斗三农一毛、二毛、三毛、四毛、五毛、六毛和七毛流量；   观测内容：渠道平均流速（m/s），渠道水位（m），水温（℃），渠道工程断面（调查）。当渠道流量稳定时，渠道平均流速与水位观测频率为1次/小时；当渠道流量较稳定时，渠道平均流速与水位观测频率为2次/1小时；当渠道流量发生很大变化时，每次较大变化都对渠道平均流速与水位进行观测。   1.4数据处理   渠道流量观测原始数据为Excel格式数据，原始数据中包括渠道流速、渠道断面面积、水位和水温。通过数据预处理流程将原始数据转换为渠道流量和进入每个社的灌溉量。数据处理过程详见“渠道流量测量数据处理文档”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Observation purpose: to obtain the actual water volume entering the minimum irrigation unit (community) according to the channel flow observation of bucket canal and gross canal, so as to provide reference data for the optimal irrigation water distribution test; Provide water volume data for vortex, biophysical parameters and other observation tests; It provides a reference for the investigation data of each canal in Yingke irrigation area.    Observation instrument and principle    Observation instrument: Portable flow watch, origin: Switzerland, velocity observation accuracy: 0.1m/s; Water gauge, observation accuracy: 1cm.    Observation principle: the instrument is a mechanical current meter, which calculates the fluid velocity according to the speed of water turbine. The flow velocity of 0.6 times the central water level of the channel is observed by the current meter, and the channel flow is calculated through the fluid section area calculated by the channel engineering section parameters and water level at the observation point.</w:t>
+        <w:t xml:space="preserve">  观测目的：针对斗渠和毛渠渠道流量观测，获取进入最小灌溉单元（社）的实际水量，为灌溉优化配水试验提供参考数据；为涡动、生物物理参数等其他观测试验提供水量数据；为盈科灌区各斗渠调查数据提供参考。   观测仪器与原理   观测仪器：便携式流速仪（Flowatch），产地：瑞士，流速观测精度：0.1m/s；水尺，观测精度：1cm。   观测原理：该仪器属于机械式流速仪，根据水轮转速来计算流体流速。利用流速仪观测0.6倍渠道中心水位流速，通过观测点渠道工程断面参数和水位计算出的流体断面面积，从而计算出渠道流量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The observation points include: Yingyi branch of Yingyi irrigation area, San Dou (Shiqiao village six societies, the upper two societies and the lower two societies), Sidou (Shiqiao village seven societies, eight societies and nine societies) and Wudou (Shiqiao village one societies), as well as the five-star branch of the Daiman irrigation area, Sidou Sannong Yimou, Ermao, Sanmao (the location of the super station), Sioumao, Wuyao, Sixmao, and Seventymao (five-star four societies), and the time of the observation is:    summer irrigation two rounds:   2012-5-22: Observed surplus of one branch and four buckets: to get the amount of irrigation in Shibashi Nine Societies;   2012-5-23: Observation of four buckets of Yingyi branch: to get the amount of irrigation in Shibashi eight societies;   2012-5-24 to 2012-5-25: observing four buckets of Yingyi branch; obtaining the amount of irrigation in seven societies;   2012-5-26 to 2012-5-28: Observe five buckets of Yingyi branch; get the amount of irrigation in Shiqiao 1 community;   2012-5-28 to 2012-5-29: Observe three buckets of Yingyi branch; get the amount of irrigation in Shibashi Shimoushe;   2012-5-29 to 2012-5-30: Observe three buckets of Yingyi branch to get the amount of irrigation in Shibashi Shangsha;   2012-5-30 to 2012-6-2: Observe three buckets of Yingyi branch to get the irrigation amount of Shibashi Sixth Community;   2012-6-6: Observing the flow of four buckets of Sanyong Yimou, Ermou, Sanyou, Sanyou, Sanyou, and Sanyou of Wuxing branch canal;   2012-6-7: Observed flows of 60 cents and 70 cents in four buckets of Sanong in the Cinque Terre branch canal.    Three rounds of summer irrigation:    2012-6-18 to 2012-6-19: Observation of Yingyi branch of four buckets: to get the irrigation volume of Shibashi Nine;   2012-6-19 to 2012-6-20: Observation of four buckets of Yingyi branch: to get the amount of irrigation in Shiqiao 8th community;   2012-6-20 to 2012-6-21: Observe four buckets of Yingyi branch; get the amount of irrigation in seven societies;   2012-6-22 to 2012-6-24: Observe five buckets of Yingyi branch; get the amount of irrigation in Shibashi Yishe;   2012-6-24 to 2012-6-26: Observe three buckets of Yingyi branch; get the irrigation volume of Shibashi Lower Second Society;   2012-6-26 to 2012-6-27: Observe three buckets of Yingyi branch to get the amount of irrigation in the second community under Shiqiao;   2012-6-27 to 2012-6-30: Observe three buckets of Yingyi branch to get the irrigation amount of Shibashi Sixth Community; &lt;/p    fall irrigation round:    2012-7-16 to 2012-7-18: Observed surplus of one branch and four buckets: obtaining the irrigation volume of the Stone Bridge Nine;   2012-7-18 to 2012-7-19: Observation of four buckets of Yingyi branch: obtaining the amount of irrigation in Shiqiao 8th community;   2012-7-19 to 2012-7-21: Observation of four buckets of Yingyi branch; obtaining the amount of irrigation in seven societies;   2012-7-21 to 2012-7-24: Observe five buckets of Yingyi branch; get the amount of irrigation in Shiqiao 1 community;    2012-7-21 to 2012-7-24: observed surplus of five buckets in one branch; obtained the amount of irrigation in Shibashi one community;   2012-7-24 to 2012-7-25: Observe three buckets of Yingyi branch; get the irrigation amount of Shibashi Shimoushe;   2012-7-25 to 2012-7-27: Observe three buckets of Yingyi branch to get the amount of irrigation in Shibashi Shangsha;   2012-7-27 to 2012-7-31: Observe three buckets of Yingyi branch to get the irrigation amount of Shibashi Sixth Community; &lt;/p    two rounds of fall irrigation:    2012-8-8 to 2012-8-9: Observed surplus of one branch and four buckets: obtaining the irrigation volume of the Stone Bridge Nine;   2012-8-9 to 2012-8-10: Observation of four buckets of Yingyi branch: to get the amount of irrigation in Shiqiao 8th community;   2012-8-10 to 2012-8-12: Observation of four buckets of Yingyi branch; obtaining the amount of irrigation in seven societies;   2012-8-13 to 2012-8-15: Observe five buckets of Yingyi branch; get the amount of irrigation in Shiqiao 1 community;   2012-8-15 to 2012-8-17: Observe three buckets of Yingyi branch; get the irrigation amount of Shibashi Lower Second Society;   2012-8-17 to 2012-8-19: Observe three buckets of Yingyi branch to get the amount of irrigation in Shibashi Shangsha;   2012-8-19 to 2012-8-22: Observe three buckets of Yingyi branch to get the irrigation amount of Shibashi Sixth Community;</w:t>
+        <w:t xml:space="preserve">  观测点包括：盈科灌区的盈一分支三斗（石桥村六社、上二社和下二社）、四斗（石桥村七社、八社和九社）和五斗（石桥村一社）以及大满灌区的五星支渠四斗三农一毛、二毛、三毛（超级站位置）、四毛、五毛、六毛、七毛（五星四社），观测时间为：   夏灌二轮：   2012-5-22：观测盈一分支四斗：获取石桥九社灌溉量；   2012-5-23：观测盈一分支四斗：获取石桥八社灌溉量；   2012-5-24至2012-5-25：观测盈一分支四斗；获取七社灌溉量；   2012-5-26至2012-5-28：观测盈一分支五斗；获取石桥一社灌溉量；   2012-5-28至2012-5-29：观测盈一分支三斗，获取石桥下二社灌溉量；   2012-5-29至2012-5-30：观测盈一分支三斗，获取石桥上二社灌溉量；   2012-5-30至2012-6-2：观测盈一分支三斗，获取石桥六社灌溉量；   2012-6-6：观测五星支渠四斗三农一毛、二毛、三毛、四毛和五毛流量；   2012-6-7：观测五星支渠四斗三农六毛和七毛流量。   夏灌三轮：   2012-6-18至2012-6-19：观测盈一分支四斗：获取石桥九社灌溉量；   2012-6-19至2012-6-20：观测盈一分支四斗：获取石桥八社灌溉量；   2012-6-20至2012-6-21：观测盈一分支四斗；获取七社灌溉量；   2012-6-22至2012-6-24：观测盈一分支五斗；获取石桥一社灌溉量；   2012-6-24至2012-6-26：观测盈一分支三斗，获取石桥下二社灌溉量；   2012-6-26至2012-6-27：观测盈一分支三斗，获取石桥上二社灌溉量；   2012-6-27至2012-6-30：观测盈一分支三斗，获取石桥六社灌溉量；   2012-7-1至2012-7-2：观测五星支渠四斗三农一毛、二毛、三毛、四毛、五毛、六毛和七毛流量；   秋灌一轮：   2012-7-16至2012-7-18：观测盈一分支四斗：获取石桥九社灌溉量；   2012-7-18至2012-7-19：观测盈一分支四斗：获取石桥八社灌溉量；   2012-7-19至2012-7-21：观测盈一分支四斗；获取七社灌溉量；   2012-7-21至2012-7-24：观测盈一分支五斗；获取石桥一社灌溉量；   2012-7-24至2012-7-25：观测盈一分支三斗，获取石桥下二社灌溉量；   2012-7-25至2012-7-27：观测盈一分支三斗，获取石桥上二社灌溉量；   2012-7-27至2012-7-31：观测盈一分支三斗，获取石桥六社灌溉量；   2012-7-27至2012-7-28：观测五星支渠四斗三农一毛、二毛、三毛、四毛、五毛、六毛和七毛流量；   秋灌二轮：   2012-8-8至2012-8-9：观测盈一分支四斗：获取石桥九社灌溉量；   2012-8-9至2012-8-10：观测盈一分支四斗：获取石桥八社灌溉量；   2012-8-10至2012-8-12：观测盈一分支四斗；获取七社灌溉量；   2012-8-13至2012-8-15：观测盈一分支五斗；获取石桥一社灌溉量；   2012-8-15至2012-8-17：观测盈一分支三斗，获取石桥下二社灌溉量；   2012-8-17至2012-8-19：观测盈一分支三斗，获取石桥上二社灌溉量；   2012-8-19至2012-8-22：观测盈一分支三斗，获取石桥六社灌溉量；   2012-8-24至2012-8-25：观测五星支渠四斗三农一毛、二毛、三毛、四毛、五毛、六毛和七毛流量；</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/05/22-2012/07/16</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/05/22-2012/07/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Experimental area of artificial oasis in Heihe River Basin and middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域、中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:34.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Ground synchronous observation, irrigation volume, channel velocity, channel cross-section area, water level and water temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地面同步观测, 灌溉量, 渠道流速, 渠道断面面积, 水位</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Artificial oasis experimental area in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,612 +1458,887 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Gai yingchun,  Ma Chunfeng,  LI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盖迎春,  马春锋,  李新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Gai yingchun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盖迎春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Gai yingchun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盖迎春</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:KZCX2-XB3-15</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KZCX2-XB3-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文遥感产品生产算法研究与应用试验</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gai yingchun, Ma Chunfeng, LI Xin. Heihe River eco hydrological remote sensing test: measurement data set of channel flow in the middle reaches of Heihe River Basin (may 22-July 16, 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1710.</w:t>
+        <w:t xml:space="preserve">盖迎春,马春锋,李新. 黑河生态水文遥感试验：黑河流域中游渠道流量测量数据集（2012年5月22日-7月16日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1710.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">