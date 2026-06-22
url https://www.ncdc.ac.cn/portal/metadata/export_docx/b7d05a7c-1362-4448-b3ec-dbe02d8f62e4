--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2003-2004年乌鲁木齐河源1号冰川总控水文点逐日平均相对湿度</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Day-by-day average relative humidity at the total control hydrological point of glacier No. 1 in Urumqi River Source, 2003-2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Day-by-day average relative humidity at the total control hydrological point of glacier No. 1 in Urumqi River Source, 2003-2004</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">None</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">None</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.86</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为乌鲁木齐河源1号冰川1982-2000年水文气象观测资料，可提取冰川的气象信息、研究冰川的物质平衡等。天山冰川观测试验站的常规水文、气象观测在乌鲁木齐河源区的1号冰川水文点、空冰斗水文点、总控制水文点以及后峡基本营地进行。1号冰川水文点设在离1号冰川末端300 m的河道上、实施1号冰川冰雪径流的监测、断面海拔3695 m、流域面积3.34平方公里、其中冰川面积1.65平方公里。为混凝土矩形断面 (高1.0 m、宽1.6 m)、气象场设在断面左岸。空冰斗水文点设在乌鲁木齐河源区左侧、斗口朝南、进行高山区积雪、多年冻土融水径流的观测、断面海拔3805 m、流域面积1.68平方公里、为混凝土矩形断面(高1.0 m、宽1.0 m)、气象场设在断面右岸。</w:t>
+        <w:t xml:space="preserve">This dataset is the hydrological and meteorological observation data of glacier No.1 at the source of Urumqi River from 1982 to 2000, which can be used to extract the meteorological information of the glacier and study the material balance of the glacier. The routine hydrological and meteorological observations of the Tianshan Glacier Observation Experimental Station are carried out at the No. 1 glacier hydrological point, the empty ice bucket hydrological point, the general control hydrological point and the basic camp at the back of the gorge in the source area of the Wulumuqi River.The No. 1 glacier hydrological point is situated on the river channel 300 m away from the end of the No. 1 glacier, implementing the monitoring of the snow and ice runoff of the No. 1 glacier, with the cross-section elevation of 3,695 m, and a watershed area of 3.34 sq. kilometers, of which 1.65 sq. kilometers is the glacier area. 1.65 square kilometers. It is a concrete rectangular section (height 1.0 m, width 1.6 m), and the meteorological field is located on the left bank of the section. Air ice bucket hydrological point is located in Urumqi River source area on the left side, the bucket mouth towards the south, for high mountain snow, years of permafrost meltwater runoff observation, cross-section elevation of 3805 m, watershed area of 1.68 square kilometers, for the concrete rectangular cross-section (height of 1.0 m, width of 1.0 m), the meteorological field is located in the right bank of the cross-section. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  天山一号冰川属双支冰斗山谷冰川、长2.2公里、平均宽度500米、面积1.828平方公里、最大厚度140米、最高点海拔4476米、年均运动速度约5米、冰舌末端海拔3734米、雪线平均高度为4055米、朝向东北、主流呈“S”型。</w:t>
+        <w:t xml:space="preserve"> Tianshan one glacier is a double branch ice bucket valley glacier, 2.2 kilometers long, the average width of 500 meters, an area of 1.828 square kilometers, the maximum thickness of 140 meters, the highest point of 4476 meters above sea level, the average annual rate of movement of about 5 meters, the end of the tongue of the ice at an altitude of 3734 meters, the average snow line height of 4055 meters, toward the northeast, the mainstream was “S “ type.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在乌鲁木齐河源区大西沟和罗布道沟汇合处、设有总控制水文点、控制监测乌鲁木齐河源区降水和7条冰川以及冰川周围高山积雪、多年冻土的总融水径流该控制端面海拔3408 m、流域面积28.9平方公里其中冰川面积5.6平方公里。为混凝土断面、设有工作桥、气象场设在断面左岸冰碛丘上。三个水文断面均装有自计水位计、测流主要用流速仪法、即时流量由水位－流量关系线求得。气象观测项目主要为气温、降水、湿度、蒸发、地温、日照等。后峡基本营地气象观测场位于乌鲁木齐河谷、海拔2130 m、进行常规气象要素观测。所有观测资料均按规范进行整理。</w:t>
+        <w:t xml:space="preserve"> In the Urumqi river source area of the big west ditch and LuoBuDao ditch confluence, there is a total control hydrological point, control and monitoring of the Urumqi river source area of precipitation and 7 glaciers and glaciers around the alpine snow, permafrost, the total meltwater runoff the control of the end of the surface elevation of 3408 m, the watershed area of 28.9 square kilometers of which the glacier area of 5.6 square kilometers. For the concrete section, with a working bridge, meteorological field is located in the section of the left bank moraine mound. Three hydrological section are equipped with self-calculating water level meter, flow measurement is mainly used by the flow meter method, the instantaneous flow by the water level - flow relationship between the line obtained. Meteorological observation items are mainly air temperature, precipitation, humidity, evaporation, ground temperature, sunshine and so on. The meteorological observation site of Houxia basic camp is located in the valley of Urumqi River, at an altitude of 2130 m, and it carries out observation of routine meteorological elements. All observation data are organized according to specifications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据，数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Raw data, good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/01/01-2004/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/01/01-2004/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">河源1号观测站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heyuan Observatory No. 1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3700.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">102.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:102.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态, 水文, 平均相对湿度</w:t>
+        <w:t xml:space="preserve">Theme:Ecology, hydrology, average relative humidity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004</w:t>
+        <w:t xml:space="preserve">Time:2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1号冰川,  乌鲁木齐河源,  天山 </w:t>
+        <w:t xml:space="preserve">Place:No. 1 Glacier,  Urumqi River Source,  Tianshan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾</w:t>
+        <w:t xml:space="preserve">contacts:Wang Feiteng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967383</w:t>
+        <w:t xml:space="preserve">phone:0931-4967383</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">wangfeiteng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:wangfeiteng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李忠勤,  王飞腾 </w:t>
+        <w:t xml:space="preserve">contributors:LI Zhongqin,  WANG Feiteng  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾  </w:t>
+        <w:t xml:space="preserve">author:WANG Feiteng  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Zhongqin , WANG Feiteng  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李忠勤,王飞腾. 2003-2004年乌鲁木齐河源1号冰川总控水文点逐日平均相对湿度. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.86.</w:t>
+        <w:t xml:space="preserve">LI Zhongqin, WANG Feiteng . Day-by-day average relative humidity at the total control hydrological point of glacier No. 1 in Urumqi River Source, 2003-2004. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.86.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>