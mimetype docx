--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012-2016年青藏高原唐古拉大冬克玛底冰川冰舌末端退缩</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Ice tongue end retreat of big and small Dongkemadi glaciers in 2012-2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ice tongue end retreat of big and small Dongkemadi glaciers in 2012-2016</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0025.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0025.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.77</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为2012-2016年青藏高原唐古拉大冬克玛底冰川冰舌末端退缩监测，测点为1#-6#，共六个实际控制点；数据由野外观和实验室处理组成，南方测绘S86 GPS接收机测量获取，定向测量冰舌末端处控制测杆距离冰舌末端的距离，首先是现场实施控制，包括定向方向、测杆情况控制；之后是后期界限值控制（根据历史资料和现场冰舌末端情况）。观测时间是2012-2016年，每年4-5次。</w:t>
+        <w:t xml:space="preserve">This data is used to monitor the ice tongue end retreat of dadongkemadi glacier in Tanggula from 2012 to 2016. The measuring points are 1 ᦇ - 6 ා, with a total of six actual control points. The data is composed of field appearance and laboratory processing, and the South mapping S86 GPS receiver is used to measure the distance between the control rod at the end of the ice tongue and the end of the ice tongue. Firstly, the field control is implemented, including the directional direction and the situation of the measuring rod; secondly, the later limit value control (according to the historical data and the situation of the ice tongue end on site). The observation time is 2012-2016, 4-5 times a year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据使用南方测绘S86 GPS接收机测量获取，定向测量冰舌末端处控制测杆距离冰舌末端的距离。</w:t>
+        <w:t xml:space="preserve">This data is obtained by using the S86 GPS receiver of Southern surveying and mapping, and the distance between the control rod at the end of the ice tongue and the end of the ice tongue is measured.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据表是由专人根据记录本手工录入。</w:t>
+        <w:t xml:space="preserve">This data sheet is manually entered by a specially assigned person according to the record book.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">严格按照仪器操作规范进行观测和数据采集，并已经在相关学术期刊发表数据由野外观测和室内数据处理组成。野外观测使用南方测绘S86 GPS接收机测量冰舌末端处控制测杆距离冰舌末端的距离。室内进行数据处理，在加工生成数据表时，剔除了一些明显误差数据。</w:t>
+        <w:t xml:space="preserve">The observation and data acquisition are carried out in strict accordance with the instrument operation specifications, and have been published in relevant academic journals. The data is composed of field observation and indoor data processing. The S86 GPS receiver of Southern mapping was used to measure the distance between the control rod and the end of the ice tongue. In the process of data processing in the laboratory, some obvious error data are eliminated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2016/12/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2016/12/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国科学院唐古拉站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tanggula station, Chinese Academy of Sciences </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5283.0m-</w:t>
+        <w:t xml:space="preserve">altitude:5283.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5300.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">50.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:50.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013-2014距离末端距离、2014-2015距离末端距离、2015-2016距离末端距离</w:t>
+        <w:t xml:space="preserve">Theme:The distance from the end of 2013-2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013 2014 2015 2016</w:t>
+        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大东克玛底冰川、冬克玛底冰川、唐古拉站 </w:t>
+        <w:t xml:space="preserve">Place:Dadong kemadi glacier </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,893 +1226,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何晓波 </w:t>
+        <w:t xml:space="preserve">contributors:He xiaobo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何晓波  </w:t>
+        <w:t xml:space="preserve">author:He xiaobo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:He xiaobo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01801</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">山地冰川动力过程、机理与模拟</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">何晓波. 2012-2016年青藏高原唐古拉大冬克玛底冰川冰舌末端退缩. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.77.</w:t>
+        <w:t xml:space="preserve">He xiaobo. Ice tongue end retreat of big and small Dongkemadi glaciers in 2012-2016. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.77.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>