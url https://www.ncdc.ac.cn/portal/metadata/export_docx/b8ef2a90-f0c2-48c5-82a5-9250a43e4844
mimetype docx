--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国30m农田数据集（1986-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A 30 m annual cropland dataset of China from 1986 to 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A 30 m annual cropland dataset of China from 1986 to 2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.7936885</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.7936885</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6649.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集是利用谷歌地球引擎上的大量大地遥感卫星图像制作的。首先，根据前提知识、现有土地覆被基线图和时间加权动态时间扭曲法收集训练样本。其次，将从时间序列陆地卫星图像中获得的多年物候特征输入随机森林分类器，以获得每个像素的年度耕地概率。第三，采用 LandTrendr 变化检测算法将耕地概率时间序列分为若干段，并记录其中的断点和相应的变化年份。第四，根据既定的判别规则，从 LandTrendr 分段结果中确定年度耕地类型。最后，进行分类后处理，以更好地完善耕地地图。</w:t>
+        <w:t xml:space="preserve">This dataset was created using a large number of Earth remote sensing satellite images from Google Earth Engine. Firstly, collect training samples based on prerequisite knowledge, existing land cover baseline maps, and time weighted dynamic time distortion method. Secondly, the multi-year phenological features obtained from time-series land satellite images will be input into a random forest classifier to obtain the annual cultivated land probability for each pixel. Thirdly, the LandTrendr change detection algorithm is used to divide the probability time series of cultivated land into several segments, and record the breakpoints and corresponding change years within them. Fourthly, based on the established discrimination rules, determine the annual cultivated land type from the LandTrendr segmentation results. Finally, perform classification post-processing to better improve the farmland map. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Landsat TM/ETM+/OLI （Landsat 5/7/8）（1986-2021年）。   土地覆盖数据集（CLCD）（2020和2021年数据）。   航天飞机雷达地形任务 （SRTM） 数字高程数据集。</w:t>
+        <w:t xml:space="preserve">    Landsat TM/ETM+/OLI (Landsat 5/7/8) (1986-2021).     Land Cover Dataset (CLCD) (2020 and 2021 data).     The Space Shuttle Radar Topography Mission (SRTM) digital elevation dataset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于轨迹的方法，该方法结合了机器学习和变化检测技术，用于绘制年度农田动态图。本研究中的一年生耕地定义为一块至少 0.25 公顷（最小宽度为 30 m）的土地，在播种或种植日期后的 12 个月内至少播种/种植和可收获一次。该定义与作物评估和监测联合实验 （JECAM） 网络制定的标准一致，并采用了符合粮农组织土地覆盖元语言的共享耕地范围。在本研究中，辨别一年生农田的一个关键标准是，遥感图像中的植被信号必须在 12 个月内表现出明显的变化，反映种植和收获活动。   数据处理过程如下：（1）训练数据生成；（2）特征空间构建；（3）坡地概率估计；（4）时间分割；（5）年度农田测绘；（6）分类后处理；（7）准确性评估和比较。</w:t>
+        <w:t xml:space="preserve">    The trajectory based method combines machine learning and change detection techniques to draw annual dynamic maps of farmland. The annual cultivated land in this study is defined as a piece of land of at least 0.25 hectares (with a minimum width of 30 meters) that has been sown/planted and harvested at least once within 12 months after the sowing or planting date. This definition is consistent with the standards developed by the Joint Experiment on Crop Assessment and Monitoring (JECAM) network and adopts a shared arable land scope that conforms to the FAO Land Cover Meta Language. In this study, a key criterion for identifying annual farmland is that vegetation signals in remote sensing images must exhibit significant changes within 12 months, reflecting planting and harvesting activities.     The data processing process is as follows: (1) training data generation; (2) Feature space construction; (3) Slope probability estimation; (4) Time division; (5) Annual farmland surveying and mapping; (6) Post classification processing; (7) Accuracy assessment and comparison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本研究结合自动训练样本生成、随机森林监督分类和 LandTrendr 时间分割算法，提出了一种经济高效、高分辨率的农田动态监测方案。利用 Landsat 影像的完整档案和 GEE 云计算平台，我们创新性地以 30 m 的分辨率绘制了 1986 年至 2021 年中国每年的农田分布图。由此得出的 CACD 年度地图达到了令人鼓舞的精度F1得分为 0.79 ± 0.02，优于 CLCD、CLUD、GLAD 和 GFSAD 等其他产品。此外，第三方样本集的验证、与省级统计数据的回归以及多种产品之间的空间细节比较表明 CACD 在描绘农田动态的空间分布和时间趋势方面的合理性。2021 年中国耕地总面积为 1 725 200 ± 212 400 公里2，代表增加了 30 300 公里2（1.79%）。</w:t>
+        <w:t xml:space="preserve">    This study proposes an economically efficient and high-resolution dynamic monitoring scheme for farmland by combining automatic training sample generation, random forest supervised classification, and LandTrendr time segmentation algorithm. Using the complete archive of Landsat imagery and the GEE cloud computing platform, we innovatively created annual agricultural distribution maps of China from 1986 to 2021 at a resolution of 30 meters. The CACD annual map obtained from this has achieved an encouraging accuracy F1 score of 0.79 ± 0.02, which is superior to other products such as CLCD, CLUD, GLAD, and GFSAD. In addition, the validation of third-party sample sets, regression with provincial statistical data, and spatial detail comparisons between multiple products demonstrate the rationality of CACD in depicting the spatial distribution and temporal trends of farmland dynamics. In 2021, the total cultivated land area in China was 1725200 ± 212400 square kilometers, representing an increase of 30300 square kilometers (1.79%). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1986/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1986/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">21.4 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:21.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">tif</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">30m, 农田, 中国</w:t>
+        <w:t xml:space="preserve">Theme:30m, farmland, China</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">徐冰 </w:t>
+        <w:t xml:space="preserve">contributors:XU Bing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">徐冰  </w:t>
+        <w:t xml:space="preserve">author:XU Bing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XU Bing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">徐冰. 中国30m农田数据集（1986-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6649.2024.</w:t>
+        <w:t xml:space="preserve">XU Bing. A 30 m annual cropland dataset of China from 1986 to 2021. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6649.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tu Y, Wu S, Chen B, Weng Q, Bai Y, Yang J, Yu L, Xu B. A 30\,m annual cropland dataset of China from 1986 to 2021[J]. Earth System Science Data, 2024, 16, (5): 2297-2316. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-16-2297-2024.</w:t>
       </w:r>