--- v1 (2026-08-04)
+++ v2 (2026-09-19)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A 30 m annual cropland dataset of China from 1986 to 2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国30m农田数据集（1986-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.7936885</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A 30 m annual cropland dataset of China from 1986 to 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6649.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.7936885</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6649.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset was created using a large number of Earth remote sensing satellite images from Google Earth Engine. Firstly, collect training samples based on prerequisite knowledge, existing land cover baseline maps, and time weighted dynamic time distortion method. Secondly, the multi-year phenological features obtained from time-series land satellite images will be input into a random forest classifier to obtain the annual cultivated land probability for each pixel. Thirdly, the LandTrendr change detection algorithm is used to divide the probability time series of cultivated land into several segments, and record the breakpoints and corresponding change years within them. Fourthly, based on the established discrimination rules, determine the annual cultivated land type from the LandTrendr segmentation results. Finally, perform classification post-processing to better improve the farmland map. </w:t>
+        <w:t xml:space="preserve">  该数据集是利用谷歌地球引擎上的大量大地遥感卫星图像制作的。首先，根据前提知识、现有土地覆被基线图和时间加权动态时间扭曲法收集训练样本。其次，将从时间序列陆地卫星图像中获得的多年物候特征输入随机森林分类器，以获得每个像素的年度耕地概率。第三，采用 LandTrendr 变化检测算法将耕地概率时间序列分为若干段，并记录其中的断点和相应的变化年份。第四，根据既定的判别规则，从 LandTrendr 分段结果中确定年度耕地类型。最后，进行分类后处理，以更好地完善耕地地图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Landsat TM/ETM+/OLI (Landsat 5/7/8) (1986-2021).     Land Cover Dataset (CLCD) (2020 and 2021 data).     The Space Shuttle Radar Topography Mission (SRTM) digital elevation dataset.</w:t>
+        <w:t xml:space="preserve">   Landsat TM/ETM+/OLI （Landsat 5/7/8）（1986-2021年）。   土地覆盖数据集（CLCD）（2020和2021年数据）。   航天飞机雷达地形任务 （SRTM） 数字高程数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The trajectory based method combines machine learning and change detection techniques to draw annual dynamic maps of farmland. The annual cultivated land in this study is defined as a piece of land of at least 0.25 hectares (with a minimum width of 30 meters) that has been sown/planted and harvested at least once within 12 months after the sowing or planting date. This definition is consistent with the standards developed by the Joint Experiment on Crop Assessment and Monitoring (JECAM) network and adopts a shared arable land scope that conforms to the FAO Land Cover Meta Language. In this study, a key criterion for identifying annual farmland is that vegetation signals in remote sensing images must exhibit significant changes within 12 months, reflecting planting and harvesting activities.     The data processing process is as follows: (1) training data generation; (2) Feature space construction; (3) Slope probability estimation; (4) Time division; (5) Annual farmland surveying and mapping; (6) Post classification processing; (7) Accuracy assessment and comparison.</w:t>
+        <w:t xml:space="preserve">  基于轨迹的方法，该方法结合了机器学习和变化检测技术，用于绘制年度农田动态图。本研究中的一年生耕地定义为一块至少 0.25 公顷（最小宽度为 30 m）的土地，在播种或种植日期后的 12 个月内至少播种/种植和可收获一次。该定义与作物评估和监测联合实验 （JECAM） 网络制定的标准一致，并采用了符合粮农组织土地覆盖元语言的共享耕地范围。在本研究中，辨别一年生农田的一个关键标准是，遥感图像中的植被信号必须在 12 个月内表现出明显的变化，反映种植和收获活动。   数据处理过程如下：（1）训练数据生成；（2）特征空间构建；（3）坡地概率估计；（4）时间分割；（5）年度农田测绘；（6）分类后处理；（7）准确性评估和比较。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This study proposes an economically efficient and high-resolution dynamic monitoring scheme for farmland by combining automatic training sample generation, random forest supervised classification, and LandTrendr time segmentation algorithm. Using the complete archive of Landsat imagery and the GEE cloud computing platform, we innovatively created annual agricultural distribution maps of China from 1986 to 2021 at a resolution of 30 meters. The CACD annual map obtained from this has achieved an encouraging accuracy F1 score of 0.79 ± 0.02, which is superior to other products such as CLCD, CLUD, GLAD, and GFSAD. In addition, the validation of third-party sample sets, regression with provincial statistical data, and spatial detail comparisons between multiple products demonstrate the rationality of CACD in depicting the spatial distribution and temporal trends of farmland dynamics. In 2021, the total cultivated land area in China was 1725200 ± 212400 square kilometers, representing an increase of 30300 square kilometers (1.79%). </w:t>
+        <w:t xml:space="preserve">  本研究结合自动训练样本生成、随机森林监督分类和 LandTrendr 时间分割算法，提出了一种经济高效、高分辨率的农田动态监测方案。利用 Landsat 影像的完整档案和 GEE 云计算平台，我们创新性地以 30 m 的分辨率绘制了 1986 年至 2021 年中国每年的农田分布图。由此得出的 CACD 年度地图达到了令人鼓舞的精度F1得分为 0.79 ± 0.02，优于 CLCD、CLUD、GLAD 和 GFSAD 等其他产品。此外，第三方样本集的验证、与省级统计数据的回归以及多种产品之间的空间细节比较表明 CACD 在描绘农田动态的空间分布和时间趋势方面的合理性。2021 年中国耕地总面积为 1 725 200 ± 212 400 公里2，代表增加了 30 300 公里2（1.79%）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1986/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1986/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:21.4 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:tif</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:30m, farmland, China</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m, 农田, 中国</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1419,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XU Bing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐冰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XU Bing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐冰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XU Bing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐冰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XU Bing. A 30 m annual cropland dataset of China from 1986 to 2021. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6649.2024.</w:t>
+        <w:t xml:space="preserve">徐冰. 中国30m农田数据集（1986-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6649.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tu Y, Wu S, Chen B, Weng Q, Bai Y, Yang J, Yu L, Xu B. A 30\,m annual cropland dataset of China from 1986 to 2021[J]. Earth System Science Data, 2024, 16, (5): 2297-2316. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-16-2297-2024.</w:t>
+        <w:t xml:space="preserve">Tu Y, Wu S, Chen B, Weng Q, Bai Y, Yang J, Yu L, Xu B. A 30\,m annual cropland dataset of China from 1986 to 2021[J/OL]. Earth System Science Data, 2024, 16(5): 2297-2316. DOI: 10.5194/essd-16-2297-2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>