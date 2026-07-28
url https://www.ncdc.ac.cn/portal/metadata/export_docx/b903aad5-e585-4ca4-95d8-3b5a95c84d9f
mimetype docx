--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于计算机视觉的钻井轨迹智能规划数据集（2018-2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Computer vision-based dataset for intelligent planning of drilling trajectories (2018-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Computer vision-based dataset for intelligent planning of drilling trajectories (2018-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.xda14.db6399.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.xda14.db6399.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.XDA14.DB6399.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  模型训练过程中通过储层分布图进行识别，通过计算机视觉实现轨迹的自动规划和设计。   数据字段示意如下：   True Vertical Depth：垂深(ft)；   True Horizontal Length：水平深度(ft)。</w:t>
+        <w:t xml:space="preserve">The model training process is recognized by the reservoir distribution map, and the automatic planning and design of trajectories is realized by computer vision. The data fields are illustrated below: True Vertical Depth: vertical depth (ft); True Horizontal Length: horizontal depth (ft). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中国西部塔里木盆地的储层分布数据集，包含4组储层分布图。</w:t>
+        <w:t xml:space="preserve">  Reservoir distribution dataset of the Tarim Basin, western China, containing four sets of reservoir distribution maps.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用中国西部塔里木油田的储层分布图进行计算视觉训练和轨迹设计模型搭建。</w:t>
+        <w:t xml:space="preserve">  Reservoir distribution map of Tarim oil field in western China is used for computational vision training and trajectory design model building.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国西部塔里木油田 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tarim Oilfield in Western China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">png,txt</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:png,txt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">储层分布, 地质特征, 钻井轨迹</w:t>
+        <w:t xml:space="preserve">Theme:Reservoir distribution, geological characteristics, drilling trajectory</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国西部塔里木油田 </w:t>
+        <w:t xml:space="preserve">Place:Tarim Oilfield in western China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈冬 </w:t>
+        <w:t xml:space="preserve">contributors:CHEN Dong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈冬  </w:t>
+        <w:t xml:space="preserve">author:CHEN Dong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:CHEN Dong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA14000000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">智能导钻技术装备体系与相关理论研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA14040000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">超深层导向钻井关键技术 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Key technologies for ultra-deep guided drilling </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈冬. 基于计算机视觉的钻井轨迹智能规划数据集（2018-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.XDA14.DB6399.2024.</w:t>
+        <w:t xml:space="preserve">CHEN Dong. Computer vision-based dataset for intelligent planning of drilling trajectories (2018-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.XDA14.DB6399.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>