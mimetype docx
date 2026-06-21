--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同坡度径流场土壤含水率观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation dataset of soil moisture content in Yulin Gully with different slope runoff fields in Xindian Gully Basin, the first sub area of Loess Hilly and Gully Region in 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation dataset of soil moisture content in Yulin Gully with different slope runoff fields in Xindian Gully Basin, the first sub area of Loess Hilly and Gully Region in 2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6999.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6999.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWSDZHAN.DB6999.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2024年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同坡度径流场土壤含水率观测数据。育林沟不同坡度径流场位于辛店沟一级支沟育林沟左岸，2016年以来新建10个不同坡度径流小区，径流场基本情况见《育林沟不同坡度径流场情况说明》，主要监测指标有：场号、测次、取样日、测点土壤含水率（%，取样深度10-20cm）、两测次间降水量（mm)、月日时分 。</w:t>
+        <w:t xml:space="preserve">This dataset is the observation data of soil moisture content in the Yulin Gully with different slope runoff fields in the Xindian Gully Basin of the first sub area of the Loess Hilly and Gully Region in 2024. The different slope runoff fields in Yulin Gou are located on the left bank of the first level branch of Xindian Gou, and 10 different slope runoff plots have been newly built since 2016. The basic information of the runoff fields can be found in the "Description of the Different Slope Runoff Fields in Yulin Gou". The main monitoring indicators include: field number, measurement number, sampling day, soil moisture content (%, sampling depth 10-20cm) at the measurement point, precipitation between two measurements (mm), and time of month, day, and hour. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工观测。</w:t>
+        <w:t xml:space="preserve">Manual observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在具有代表性的固定地点，去除表层杂草后，在10-20cm深度取样，用烘干（称重）法测定。</w:t>
+        <w:t xml:space="preserve">At the representative fixed site, after the surface weeds are removed, samples are taken at the depth of 10-20cm and measured by drying (weighing) method</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">In the process of integration and input of observation data, four levels of manual verification are conducted, namely, tabulation, primary calibration, recheck and review, to ensure data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2024/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市绥德县辛店沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xindiangou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">39.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:39.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤含水率, 侵蚀面积, 侵蚀类型</w:t>
+        <w:t xml:space="preserve">Theme:Daily precipitation, Period precipitation, Precipitation intensity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">辛店沟,  绥德,  榆林,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Shaanxi,  Yulin,  Xindian ditch,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967597</w:t>
+        <w:t xml:space="preserve">phone:09314967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）  </w:t>
+        <w:t xml:space="preserve">author:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2024年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同坡度径流场土壤含水率观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6999.2025.</w:t>
+        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Observation dataset of soil moisture content in Yulin Gully with different slope runoff fields in Xindian Gully Basin, the first sub area of Loess Hilly and Gully Region in 2024. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6999.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>