--- v0 (2026-06-15)
+++ v1 (2026-09-13)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2023 Runoff Field Observation Dataset of Nanxiaohegou Watershed in Loess Plateau Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2023年黄土高塬沟壑区南小河沟流域径流场观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db6600.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2023 Runoff Field Observation Dataset of Nanxiaohegou Watershed in Loess Plateau Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB6600.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db6600.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB6600.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp; emsp; This dataset consists of 25 runoff field observations in the Nanxiaohegou watershed in 2023, including 6 forest runoff fields and 1 field number Yang 9 located in Yangjiagou; Changqing Mountain has two field numbers, 1-1 in length and 1-2 in length; Weijiatai has one field number, Wei 1-1; There are two field numbers HJ11 and HJ12 in Qiugou. Five natural barren slopes are located in Dongzhuanggou, with field numbers 1, 2, 3, Standard 1, and Standard 2; 14 slope runoff fields are deployed at the Qiugouchang LD11 LD12、LD21、LD22、LD31、LD32、LD41、LD42、LD51、LD52、LD61、LD62、LD71、LD72。 Mainly conducting quantitative research on the laws of soil erosion on sloping land and small watersheds. The observation elements include secondary rainfall, secondary runoff, secondary sediment content, soil moisture content, and coverage </w:t>
+        <w:t xml:space="preserve">  本数据集为2023年南小河沟流域25个径流场观测数据，有林地径流场6个，布设在杨家沟1个场号杨9；长青山2个场号长1-1、长1-2；魏家台1个场号魏1-1；湫沟2个场号HJ11、HJ12。天然荒坡5个布设在董庄沟场号全1、全2、全3、标准一、标准二；坡度径流场14个布设在湫沟场号LD11、LD12、LD21、LD22、LD31、LD32、LD41、LD42、LD51、LD52、LD61、LD62、LD71、LD72。主要是对坡地水土流失规律和小流域水土流失规律进行定量的研究。观测要素有产生径流的次降雨量、次径流量、次泥沙量、土壤含水量、被覆度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rainfall gauge of the station or the rainfall gauge set by the station is used for runoff observation. The soil moisture content was measured by manual sampling and drying method. The coverage was measured manually and visually.</w:t>
+        <w:t xml:space="preserve">  次降雨量观测用该站点设的专用雨量站或借用临近雨量站的SM1型雨量器或自计雨量计进行雨量摘录</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; Runoff and sediment are manually observed using runoff buckets (ponds). The soil moisture content was observed using a TDR instrument. The coverage is visually assessed manually</w:t>
+        <w:t xml:space="preserve">  径流、泥沙采用径流桶（池）人工观测。土壤含水率采用TDR仪器观测。被覆度采用人工目测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;In the process of data integration and input, there are four levels of manual verification, namely tabulation, preliminary calibration, re calibration and audit, to ensure the data quality. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">  数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:GuanZhai River Basin, xiaozhaigou District, Qingyang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1043.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1043.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1050.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:75.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">75.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:silt, runoff, soil moisture content, Coverage, precipitation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泥沙, 径流, 土壤含水量, 被覆度, 降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qingyang,  Xifeng,  Nanxiaohegou,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">庆阳,  西峰,  南小河沟,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. 2023 Runoff Field Observation Dataset of Nanxiaohegou Watershed in Loess Plateau Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB6600.2024.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2023年黄土高塬沟壑区南小河沟流域径流场观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB6600.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>