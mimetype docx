--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -2,851 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">三江源、普尔河、育空河流域1960s锁眼卫星水体解译产品</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Surface water products based on Keyhole satellite about 1960s in The Three River Headwater region, Pul and Yukon River Basins</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Surface water products based on Keyhole satellite about 1960s in The Three River Headwater region, Pul and Yukon River Basins</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hydro.db7298.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hydro.db7298.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HYDRO.DB7298.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于20世纪60年代的锁眼卫星数据，采用面向对象的监督分类，结合人工目视解译修正，生产出水体数据产品。总解译面积64.5万km2，占研究区96.28%，其中三江源研究区影像缺失18844 km2，阿拉斯加育空流域研究区影像缺失4220 km2，西西伯利亚普尔河流域研究区影像缺失1954 km2。解译最小线状地物图上宽度大于8米，最小面状地物图上面积大于100平方米，描迹精度2个象元，一级类解译精度达到95%以上。获取的高空间分辨率水体数据产品，为上世纪70年代水体变化研究提供有效数据，也为冻土变化研究提供可靠依据。   本数据产品为矢量文件（.shp），可使用Arcgis 10.0以上版本打开。属性表中包含有分类类别（classID:11、12、13，依次对应ClassName：河流、湖泊、冰川。）命名格式为：流域缩写_1960s，三江源（SJY）、普尔河（Sib）、育空河（Yuk）流域，采用UTM-WGS84投影，依次对应N47、N43、N7分区。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集构建了北半球三大典型冻土区（青藏高原三江源、西西伯利亚普尔河流域和北美育空河流域，总面积64.5万km2）相应时期的湖泊分布数据集。精度验证表明，本数据集湖泊面积总体精度达97%，仅漏提取1.9%的小湖塘。该数据集填补了1960年代高分辨率湖泊面积数据空白，可用于冻土–湖泊–气候相互作用及寒区湖泊生态系统评估等研究。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集基于1961—1974年的CORONA-2锁眼卫星高分辨率全色影像（空间分辨率2.7 m），采用面向对象监督分类与人机交互质控相结合的流程，并建立数量—面积双层验证框架对数据质量进行评估，从而形成可复用、可对比的20世纪60年代至70年代初高分辨率湖泊基线数据产品，为冻土区湖泊演变研究与寒区生态水文评估提供可靠的数据支撑。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过“数量一致性—面积精度”两层验证框架进行质量评估：对象级总体解译精度为97.31%，样本湖泊数量一致性准确率为98.1%，面积拟合决定系数，表明其在湖泊识别与面积定量方面具有较高可靠性。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1961/01/01-1974/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1961/01/01-1974/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">三江源流域,西西伯利亚普尔河流域,阿拉斯加育空河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">202.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:202.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.shp</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -859,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">锁眼卫星, 水体解译, 监督分类, 地表水, 湖泊, 边界, 面积</w:t>
+        <w:t xml:space="preserve">Theme:Lockhole satellite, water interpretation, supervised classification, surface water, lakes, boundaries, area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 水文学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1961 1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974</w:t>
+        <w:t xml:space="preserve">Time:1961 1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">三江源流域,  西西伯利亚普尔河流域,  阿拉斯加育空河流域 </w:t>
+        <w:t xml:space="preserve">Place:Sanjiangyuan River Basin,  Pur River Basin in Western Siberia,  Yukon River Basin in Alaska </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1127,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 69.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1216,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 72.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1389,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1477,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">徐子昆,  冉有华 </w:t>
+        <w:t xml:space="preserve">contributors:Xu Zikun,  Ran Youhua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冉有华  </w:t>
+        <w:t xml:space="preserve">author:Ran Youhua </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu Zikun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA19000000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">地球大数据科学工程专项时空三极环境项目</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:CASEarth:Big Earth Data for Three Poles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">徐子昆,冉有华. 三江源、普尔河、育空河流域1960s锁眼卫星水体解译产品. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.HYDRO.DB7298.2026.</w:t>
+        <w:t xml:space="preserve">Xu Zikun, Ran Youhua. Surface water products based on Keyhole satellite about 1960s in The Three River Headwater region, Pul and Yukon River Basins. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.HYDRO.DB7298.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>