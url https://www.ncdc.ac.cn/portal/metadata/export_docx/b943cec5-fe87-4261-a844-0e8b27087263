--- v0 (2026-06-20)
+++ v1 (2026-08-05)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Test data set of relationship between elastic modulus and erosion depth</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">弹性模量与侵蚀深度的关系试验数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2788.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Test data set of relationship between elastic modulus and erosion depth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2788.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2788.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2788.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;&amp;amp;emsp;&amp;amp;emsp; In order to simulate the corrosion damage and deterioration rule of concrete in seawater environment, indoor corrosion tests were carried out on concrete samples with 10% Na&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;solution under different osmotic pressures and different time lengths. Combined with the micro indentation test, CT scanning test and electron microscope scanning test, the corrosion damage and micromechanical properties of concrete under the high permeability sulfate coupling corrosion were studied. The test results showed that: (1) The osmotic pressure accelerated the ion migration, mainly played a role in promoting chemical corrosion. (2) The greater the osmotic pressure is, the faster the chemical damage rate of concrete is, and the deeper the erosion depth is. (3) The bond between aggregate and mortar is a weak point that is easy to erode and damage (4) The internal pores of concrete are easy to generate hydration products, and a large number of short column gypsum crystals and fine needle ettringite crystals are easy to be generated under high osmotic pressure. </w:t>
+        <w:t xml:space="preserve">  为了模拟研究混凝土海水环境下的侵蚀损伤及劣化规律，采用质量分数10%Na2SO4溶液对混凝土试样进行不同渗透压和不同时长下的室内侵蚀试验。结合微米压痕试验、CT扫描试验和电子显微镜扫描试验，对高渗透压-硫酸盐耦合侵蚀作用下混凝土的侵蚀损伤及微观力学性能进行研究，试验结果显示：（1）渗透压加速了离子迁移，主要起到了促进化学侵蚀作用。（2）渗透压越大，混凝土化学损伤速率越快，侵蚀深度越深。（3）骨料与砂浆胶结处是易侵蚀、易破坏的薄弱点。（4）混凝土内部孔隙易生成水化产物，高渗透压下容易生成大量短柱状石膏晶体及细密的针状钙矾石晶体。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;&amp;amp;emsp;&amp;amp;emsp; The data comes from the test measurement.</w:t>
+        <w:t xml:space="preserve">  数据来源于试验测量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;&amp;amp;emsp;&amp;amp;emsp; Combined with micro indentation test, CT scanning test and electron microscope scanning test, the corrosion damage and micromechanical properties of concrete under high permeability sulfate coupling corrosion were studied.</w:t>
+        <w:t xml:space="preserve">  结合微米压痕试验、CT扫描试验和电子显微镜扫描试验，对高渗透压-硫酸盐耦合侵蚀作用下混凝土的侵蚀损伤及微观力学性能进行研究。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;&amp;amp;emsp;&amp;amp;emsp; The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2021/03/01-2021/03/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021/03/01-2021/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Wuhan, Hubei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖北武汉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:25.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:High permeability, sulfate attack, concrete, micron indentation, micromechanics</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高渗透压, 硫酸盐侵蚀, 混凝土, 微米压痕, 微观力学</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geography and other disciplines </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学其他学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Wuhan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖北武汉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Minyufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LI Ruixin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李睿鑫 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Ruixin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李睿鑫  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Ruixin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李睿鑫</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0809600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LI Ruixin. Test data set of relationship between elastic modulus and erosion depth. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2788.2023.</w:t>
+        <w:t xml:space="preserve">李睿鑫. 弹性模量与侵蚀深度的关系试验数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2788.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>