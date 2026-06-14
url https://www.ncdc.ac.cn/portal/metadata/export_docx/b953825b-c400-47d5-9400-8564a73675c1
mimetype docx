--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国森林地上和地下生物量碳变化数据集（2002-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Maps with 1 km resolution reveal increases in above- and belowground forest biomass carbon pools in China over the past 20 years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maps with 1 km resolution reveal increases in above- and belowground forest biomass carbon pools in China over the past 20 years</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.6084/m9.figshare.21931161.v1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.6084/m9.figshare.21931161.v1</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6534.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为了量化中国近期全国性恢复工作的生态后果，过去20年森林生物量碳储量变化的空间显性信息至关重要。然而，在全国范围内进行长期生物量追踪仍然具有挑战性，因为它需要连续和高分辨率的监测。本文通过融合多种类型的遥感观测与密集的野外实地测量相结合，通过回归和机器学习方法，表征了2002—2021年中国森林地上和地下生物量碳（AGBC和BGBC）在1km空间分辨率下的变化。森林生物量碳储量增加最为显著的是中国中南部黄土高原、秦岭山脉、西南喀斯特和东南森林。虽然综合使用多源遥感数据为评估森林生物量碳变化提供了有力的工具，但还需要开展进一步的研究，以探索观测到的木质生物量趋势的驱动因素，并评估生物量收益将在多大程度上转化为生物多样性、健康的可持续生态系统。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  主要通过野外实测、已经发表的文献记载所得到。</w:t>
+        <w:t xml:space="preserve">    Mainly obtained through field measurements and published literature records.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）基于2011-2015年大规模的AGBC野外实测数据，标定了基于合成孔径雷达的中国高分辨率森林地上生物量图；   （2）参考光学遥感获取的乔木和矮小植被覆盖度，将 AGBC 时间序列扩展到 2002-2021 年；   （3）利用基于微波的长期综合 VOD 数据集，校准了某些特定地区的 AGBC 时间序列，以及根据已发表文献中的原位记录，建立随机森林模型，绘制林地 BGBC 图。</w:t>
+        <w:t xml:space="preserve">    (1) Based on large-scale field measurements of AGBC from 2011 to 2015, a high-resolution forest aboveground biomass map of China using synthetic aperture radar was calibrated;     (2) Extend the AGBC time series to the period of 2002-2021 based on the coverage of trees and short vegetation obtained from optical remote sensing;     (3) We calibrated the AGBC time series of certain specific regions using a microwave based long-term comprehensive VOD dataset, and established a random forest model based on in situ records from published literature to draw a forest BGBC map.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在基准 AGBC 测绘过程中，我们将林地的原位 AGBC 数据乘以野外调查期间的林地比例，转换为网格尺度的平均 AGBC。考虑到通过人机交互解译陆地卫星影像开发的中国土地利用/覆盖数据集的整体质量较高，以及本研究使用的 CLCD 数据集中林地分类的生产者精度（PA）和用户精度（UA）分别为 73% 和 85%，基于林地面积分数的尺度转换所引起的基准 AGBC 测绘误差总体上是有限的。短期内气候条件的变化可能会对 BGB 产生微妙的影响，但目前还缺乏有关这种影响的明确知识。相反，木本植被 BGB 更受 AGB（植被密度）的驱动，BGB 与 AGB 之间的关系非常密切（R2≥0.85）。</w:t>
+        <w:t xml:space="preserve">    In the benchmark AGBC surveying process, we multiply the in-situ AGBC data of the forest land by the forest land proportion during the field investigation period, and convert it to the average AGBC at the grid scale. Considering the overall high quality of the Chinese land use/cover dataset developed through human-computer interaction interpretation of land satellite images, and the fact that the producer accuracy (PA) and user accuracy (UA) of forest land classification in the CLCD dataset used in this study are 73% and 85%, respectively, the benchmark AGBC surveying error caused by scale conversion based on forest ground integration is generally limited. Short term changes in climate conditions may have subtle impacts on BGB, but there is currently a lack of clear knowledge about these effects. On the contrary, woody vegetation BGB is more driven by AGB (vegetation density), and the relationship between BGB and AGB is very close (R2≥ 0.85). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2002/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2002/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">896.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:896.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">森林生物量碳, 随机森林模型, 森林AGBC测绘</w:t>
+        <w:t xml:space="preserve">Theme:Forest biomass carbon, random forest model, forest AGBC mapping</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 54.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 74.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">134.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 18.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冯晓明 </w:t>
+        <w:t xml:space="preserve">contributors:FENG Xiaoming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冯晓明  </w:t>
+        <w:t xml:space="preserve">author:FENG Xiaoming </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:FENG Xiaoming </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41991233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱半干旱地区水循环过程与生态系统相互作用机理</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冯晓明. 中国森林地上和地下生物量碳变化数据集（2002-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6534.2024.</w:t>
+        <w:t xml:space="preserve">FENG Xiaoming. Maps with 1 km resolution reveal increases in above- and belowground forest biomass carbon pools in China over the past 20 years. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6534.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen Y, Feng X, Fu B, Ma H, Zohner C M, Crowther T W, Huang Y, Wu X, Wei F. Maps with 1&amp;thinsp;km resolution reveal increases in above- and belowground forest biomass carbon pools in China over the past 20 years[J]. Earth Syst. Sci. Data, 2023-02-21, 15, (2): 897-910. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-15-897-2023.</w:t>
       </w:r>