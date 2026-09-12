--- v1 (2026-06-14)
+++ v2 (2026-09-12)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maps with 1 km resolution reveal increases in above- and belowground forest biomass carbon pools in China over the past 20 years</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国森林地上和地下生物量碳变化数据集（2002-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.6084/m9.figshare.21931161.v1</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Maps with 1 km resolution reveal increases in above- and belowground forest biomass carbon pools in China over the past 20 years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6534.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.6084/m9.figshare.21931161.v1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6534.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  为了量化中国近期全国性恢复工作的生态后果，过去20年森林生物量碳储量变化的空间显性信息至关重要。然而，在全国范围内进行长期生物量追踪仍然具有挑战性，因为它需要连续和高分辨率的监测。本文通过融合多种类型的遥感观测与密集的野外实地测量相结合，通过回归和机器学习方法，表征了2002—2021年中国森林地上和地下生物量碳（AGBC和BGBC）在1km空间分辨率下的变化。森林生物量碳储量增加最为显著的是中国中南部黄土高原、秦岭山脉、西南喀斯特和东南森林。虽然综合使用多源遥感数据为评估森林生物量碳变化提供了有力的工具，但还需要开展进一步的研究，以探索观测到的木质生物量趋势的驱动因素，并评估生物量收益将在多大程度上转化为生物多样性、健康的可持续生态系统。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Mainly obtained through field measurements and published literature records.</w:t>
+        <w:t xml:space="preserve">  主要通过野外实测、已经发表的文献记载所得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    (1) Based on large-scale field measurements of AGBC from 2011 to 2015, a high-resolution forest aboveground biomass map of China using synthetic aperture radar was calibrated;     (2) Extend the AGBC time series to the period of 2002-2021 based on the coverage of trees and short vegetation obtained from optical remote sensing;     (3) We calibrated the AGBC time series of certain specific regions using a microwave based long-term comprehensive VOD dataset, and established a random forest model based on in situ records from published literature to draw a forest BGBC map.</w:t>
+        <w:t xml:space="preserve">  （1）基于2011-2015年大规模的AGBC野外实测数据，标定了基于合成孔径雷达的中国高分辨率森林地上生物量图；   （2）参考光学遥感获取的乔木和矮小植被覆盖度，将 AGBC 时间序列扩展到 2002-2021 年；   （3）利用基于微波的长期综合 VOD 数据集，校准了某些特定地区的 AGBC 时间序列，以及根据已发表文献中的原位记录，建立随机森林模型，绘制林地 BGBC 图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    In the benchmark AGBC surveying process, we multiply the in-situ AGBC data of the forest land by the forest land proportion during the field investigation period, and convert it to the average AGBC at the grid scale. Considering the overall high quality of the Chinese land use/cover dataset developed through human-computer interaction interpretation of land satellite images, and the fact that the producer accuracy (PA) and user accuracy (UA) of forest land classification in the CLCD dataset used in this study are 73% and 85%, respectively, the benchmark AGBC surveying error caused by scale conversion based on forest ground integration is generally limited. Short term changes in climate conditions may have subtle impacts on BGB, but there is currently a lack of clear knowledge about these effects. On the contrary, woody vegetation BGB is more driven by AGB (vegetation density), and the relationship between BGB and AGB is very close (R2≥ 0.85). </w:t>
+        <w:t xml:space="preserve">  在基准 AGBC 测绘过程中，我们将林地的原位 AGBC 数据乘以野外调查期间的林地比例，转换为网格尺度的平均 AGBC。考虑到通过人机交互解译陆地卫星影像开发的中国土地利用/覆盖数据集的整体质量较高，以及本研究使用的 CLCD 数据集中林地分类的生产者精度（PA）和用户精度（UA）分别为 73% 和 85%，基于林地面积分数的尺度转换所引起的基准 AGBC 测绘误差总体上是有限的。短期内气候条件的变化可能会对 BGB 产生微妙的影响，但目前还缺乏有关这种影响的明确知识。相反，木本植被 BGB 更受 AGB（植被密度）的驱动，BGB 与 AGB 之间的关系非常密切（R2≥0.85）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2002/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:896.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">896.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Forest biomass carbon, random forest model, forest AGBC mapping</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">森林生物量碳, 随机森林模型, 森林AGBC测绘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 54.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 74.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">134.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 18.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,636 +1533,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:FENG Xiaoming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冯晓明 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:FENG Xiaoming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冯晓明  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:FENG Xiaoming </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冯晓明</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41991233</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41991233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱半干旱地区水循环过程与生态系统相互作用机理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FENG Xiaoming. Maps with 1 km resolution reveal increases in above- and belowground forest biomass carbon pools in China over the past 20 years. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6534.2024.</w:t>
+        <w:t xml:space="preserve">冯晓明. 中国森林地上和地下生物量碳变化数据集（2002-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6534.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen Y, Feng X, Fu B, Ma H, Zohner C M, Crowther T W, Huang Y, Wu X, Wei F. Maps with 1&amp;thinsp;km resolution reveal increases in above- and belowground forest biomass carbon pools in China over the past 20 years[J]. Earth Syst. Sci. Data, 2023-02-21, 15, (2): 897-910. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-897-2023.</w:t>
+        <w:t xml:space="preserve">Chen Y, Feng X, Fu B, Ma H, Zohner CM, Crowther TW, Huang Y, Wu X, Wei F. Maps with 1&amp;thinsp;km resolution reveal increases in above- and belowground forest biomass carbon pools in China over the past 20 years[J/OL]. Earth Syst. Sci. Data, 2023-02-21, 15(2): 897-910. DOI: 10.5194/essd-15-897-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>