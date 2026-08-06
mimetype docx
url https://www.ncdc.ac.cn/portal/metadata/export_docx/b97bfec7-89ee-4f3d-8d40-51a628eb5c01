--- v0 (2026-06-21)
+++ v1 (2026-08-06)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Mass Balance Dataset of Glacier No.51 at the Kuitun River in Tianshan Mountains (2000-2011)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">天山奎屯河51号冰川物质平衡数据集（2000-2011年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db7121.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The Mass Balance Dataset of Glacier No.51 at the Kuitun River in Tianshan Mountains (2000-2011)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.TIANSHAN.DB7121.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db7121.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TIANSHAN.DB7121.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Using the flower stem snow pit method for single point melting and accumulation observations, and then plotting the single point observation results onto a large-scale glacier topographic map, the material balance of the entire glacier is calculated using the net equilibrium contour method. </w:t>
+        <w:t xml:space="preserve">  采用花杆-雪坑法进行单点消融量和积累量观测，再将单点观测结果点绘到大比例尺冰川地形图上，按净平衡等值线法计算整条冰川的物质平衡。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Independently generated.</w:t>
+        <w:t xml:space="preserve">  自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The observation of glacier mass balance adopts glaciological methods (flower stem/snow pit method). The specific steps include: 1) Setting up a material balance flower pole network observation network. Wooden or metal observation poles (flower poles) should be placed on the surface of glaciers and numbered. Ideally, flower poles should be evenly distributed on the glacier surface to form an observation network with single points as nodes. Flower stem drilling relies on steam drilling or artificial ice core drilling. The height of the flower stem exposed to the snow surface and its length inside the ice depend on the accumulation or melting of the deployment points and the observation period. 2) Regularly measure the height of flower stalks exposed on the surface of glaciers, and calculate the amount of glacier melting or accumulation based on its changes. For glacier accumulation areas, the method of excavating snow pits can also be used to determine the accumulation amount of glaciers. 3) Calculation of glacier mass balance. Based on the observations of the material balance flower stem point and snow pit during a specific period, the material balance of the observation point during the observation period can be calculated. Using interpolation methods and contour line methods, the material balance value of the entire glacier during the observation period can be obtained.</w:t>
+        <w:t xml:space="preserve">  冰川物质平衡观测采用冰川学方法（花杆/雪坑法）。具体步骤包括：1）物质平衡花杆网阵观测网络布设。在冰川表面布设木质或金属观测杆（花杆），并对其编号，理想的花杆布设应均匀分布于冰川表面，组成以单点为节点的观测网阵。花杆钻孔依靠蒸汽钻或人工冰芯钻钻取。花杆露出雪面的高度和在冰内的长度依照布设点的积累或消融情况以及观测周期而定。2）定期测量花杆出露冰川表面的高度，根据其变化计算冰川的消融量或积累量。对于冰川积累区，还可以通开挖雪坑的方法，确定冰川的积累量。3）冰川物质平衡计算。根据物质平衡花杆点和雪坑在特定时期内的观测，可计算得出观测时期内观测点的物质平衡，利用插值手段，通过等值线法，得到观测时段内整条冰川的物质平衡值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Strictly following the glacier observation and survey methods and standards of the World Glacier Monitoring Center (WGMS), the flower pole snow pit method is used for observation. The position of the glacier surface relative to the flower pole vertex is regularly observed, and snow pits or boreholes are excavated at fixed points in the accumulation area to measure the density of the snow layer, analyze the characteristics of the snow grain snow layer, and calculate the accumulation amount of the snow layer. Then, the single point observation results are plotted on a large-scale glacier topographic map, and the instantaneous, seasonal (such as winter and summer), and annual material balance components of the entire glacier are calculated using the net equilibrium contour line method or contour zoning method. Vertical resolution of 0.01 meters per 10 kg/m2(single point mass balance), and the uncertainty of the entire glacier mass balance is controlled at 200 kg/m2/a. </w:t>
+        <w:t xml:space="preserve">  严格按照世界冰川监测中心（WGMS）冰川学观测调查方法、规范执行，采用花杆-雪坑法进行观测，定期观测冰川表面相对于花杆顶点的位置，在积累区定时定点开挖雪坑或钻孔取样，测量雪层密度，分析雪-粒雪层位特征，以计算雪层积累量，再将单点观测结果点绘到大比例尺冰川地形图上，按净平衡等值线法或等高线分区法计算整个整条冰川的瞬时、季节（如冬季和夏季）及年度的物质平衡各分量。垂直分辨率 0.01 米每 10 kg/m2（单点物质平衡），整条冰川物质平衡不确定性控制在200 kg/m2/a。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2011/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2011/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:No. 51 Glacier of Kuitun River in Tianshan Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山奎屯河51号冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3490.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3490.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4000.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:8.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Tianshan Mountains, Kuitun River Glacier No. 51, Glacier Mass Balance</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山, 奎屯河51号冰川, 冰川物质平衡</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Other disciplines of Earth Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球科学其他学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:No. 51 Glacier of Kuitun River in Tianshan Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山奎屯河51号冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 84.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 84.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,550 +1526,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张慧 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">岳晓英  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">岳晓英</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2023NCDC008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023NCDC008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Compilation and Integration of the Tianshan Glaciers Data Resource System</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山冰川数据资源体系整编</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Hui. The Mass Balance Dataset of Glacier No.51 at the Kuitun River in Tianshan Mountains (2000-2011). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TIANSHAN.DB7121.2026.</w:t>
+        <w:t xml:space="preserve">张慧. 天山奎屯河51号冰川物质平衡数据集（2000-2011年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TIANSHAN.DB7121.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>