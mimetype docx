--- v0 (2026-05-22)
+++ v1 (2026-08-21)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">东北多年冻土区典型土壤水热力参数数据（2023年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Typical soil hydrothermal and mechanical parameter data of the permafrost region in Northeast China (2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Typical soil hydrothermal and mechanical parameter data of the permafrost region in Northeast China (2023)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7287.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7287.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7287.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包含中俄原油管道沿线4处典型场地（MDS8、MDS94、MDS166、MDS283）土壤的水热力参数数据。相关参数均基于现场取样后开展的室内标准试验获取，能够真实反映管道工程扰动背景下多年冻土土壤的基本物理性质与水热力学特征。数据内容包括土壤含水率、密度、比重、有机质含量、液限与塑限、融沉系数、冻结温度及导热系数等关键指标。   该数据集可为多年冻土区埋地管道作用下土体冻融过程、水-热-力耦合响应及融沉变形研究提供基础参数支撑，并可作为数值模拟、冻土稳定性评价及次生冻融灾害风险分析的重要输入数据，对冻土工程安全评估与防治措施优化具有重要应用价值。   数据要素如下:   含水率（W）：%，反映土体中的水分含量。   密度（ρ）：g/cm³，表示单位体积土体的质量，反映土体的紧实度及承载力。   比重（Gs）：无量纲，土颗粒自身质量与同体积水质量的比值，反映土体颗粒的物理性质。   有机质含量（Wu）：%，反映土体中有机成分比例，影响土体结构稳定性、保水性及热物理特性。   液限（WL）：%，土在流动状态下的含水率界限，表征土体塑性及可塑性范围。   塑限（WP）：%，土由可塑状态转为半固态状态时的含水率界限，反映土体可塑性下限。   融沉系数（A₀）：%，土体在冻结融化过程中沉降能力的量化指标，评估冻融对地基沉降影响。   压缩系数：MPa⁻¹，表示土体在某区间段应力范围内的可压缩性，反映地基沉降潜力。   冻结温度（Tf）：℃，土水混合物开始冻结的温度，影响冻结土的力学性能及热传导特性。   导热系数（λ）：W/(m·K)，土体传导热量能力，反映土温变化时热能传播效率。   容积热容量（Cv）：10⁶ J/(m³·K)，单位体积土体吸收或释放热量能力，反映土体热稳定性。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集基于采集土样，实验室对每个指标进行了单次测定。每项参数同时测定3个样品，并取其均值，反映土体的典型水热力特性。</w:t>
+        <w:t xml:space="preserve">    The dataset is based on collected soil samples, and the laboratory conducted single measurements for each indicator. Simultaneously measure three samples for each parameter and take their mean to reflect the typical hydraulic and thermal characteristics of the soil.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于中俄原油管道沿线采集土样，经实验室测试分析生成原始水热力数据。每项指标对3个样品同时测定，并取均值形成最终数据集。   实验室对每个样品测定含水率、密度、比重、有机质含量、液限、塑限、融沉系数、压缩系数、冻结温度、导热系数、容积热容量等水热力指标。测试遵循《土工试验规程》（GB/T 50123-2019）及相关国家标准规范，使用标准实验室仪器进行测定。每项指标同时测定3个样品，并取其均值形成最终数据集，以降低实验误差并保证数据可靠性。</w:t>
+        <w:t xml:space="preserve">    Based on soil samples collected along the China Russia crude oil pipeline, raw hydrothermal data were generated through laboratory testing and analysis. Each indicator is measured simultaneously for three samples, and the mean is taken to form the final dataset.     The laboratory measures the water content, density, specific gravity, organic matter content, liquid limit, plastic limit, thaw settlement coefficient, compression coefficient, freezing temperature, thermal conductivity, volumetric heat capacity and other hydrothermal indicators for each sample. The testing follows the "Code for Soil Testing" (GB/T 50123-2019) and relevant national standards and specifications, and standard laboratory instruments are used for measurement. Simultaneously measure three samples for each indicator and take their mean to form the final dataset, in order to reduce experimental errors and ensure data reliability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于中俄原油管道沿线典型场地土壤样品开展的室内土工试验获得，原始观测数据经整理、参数计算、单位统一及质量控制等处理后形成，实验及计算方法严格遵循GB/T 50123-2019《土工试验方法标准》。   数据精度与室内试验测量精度一致，数据产生与处理流程完整规范、过程可追溯，并通过完整性与合理性检验等质量控制措施确保数据质量。   数据适用于多年冻土区埋地暖油管道工程条件下冻融过程分析、水-热-力耦合模拟及冻融灾害风险评价。</w:t>
+        <w:t xml:space="preserve">    This dataset is based on indoor geotechnical tests conducted on soil samples from typical sites along the China Russia crude oil pipeline. The original observation data was processed through sorting, parameter calculation, unit unification, and quality control. The experimental and calculation methods strictly follow the GB/T 50123-2019 "Soil Test Method Standard".     The data accuracy is consistent with the indoor test measurement accuracy, and the data generation and processing process is complete, standardized, and traceable. Quality control measures such as integrity and rationality checks are taken to ensure data quality.     The data is applicable for the analysis of freeze-thaw process, simulation of water heat force coupling, and risk assessment of freeze-thaw disasters under the conditions of buried warm oil pipeline engineering in permafrost regions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/04/01-2023/04/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/04/01-2023/04/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">东北多年冻土区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Northeast Permafrost Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">128.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:128.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">多年冻土, 水热力参数, 中俄原油管道</w:t>
+        <w:t xml:space="preserve">Theme:Permafrost, hydrothermal parameters, China Russia crude oil pipeline</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">东北多年冻土区 </w:t>
+        <w:t xml:space="preserve">Place:Northeast Permafrost Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">124.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">124.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 51.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,828 +1185,560 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李国玉,  陈敦,  高凯,  王飞,  曹亚鹏,  尹国安,  牛富俊,  商允虎,  林峻岑,  杜青松,  贾寒,  王亚鹏,  齐舜舜,  艾熙惠,  杨佳伟,  李兆祥,  胡美容 </w:t>
+        <w:t xml:space="preserve">contributors:Li Guoyu,  Chen Dun,  Gao Kai,  Wang Fei,  Cao Yapeng,  Yin Guoan,  NIU Fujun,  Shang Yunhu,  Lin Juncen,  Du Qingsong,  Jia Han,  Wang Yapeng,  Qi Shunshun,  Ai Xihui,  Yang Jiawei,  Li Zhaoxiang,  Hu Meirong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高凯  </w:t>
+        <w:t xml:space="preserve">author:Gao Kai </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  陈敦  </w:t>
+        <w:t xml:space="preserve">,  Chen Dun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Chen Dun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022FY100700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李国玉,陈敦,高凯,王飞,曹亚鹏,尹国安,牛富俊,商允虎,林峻岑,杜青松,贾寒,王亚鹏,齐舜舜,艾熙惠,杨佳伟,李兆祥,胡美容. 东北多年冻土区典型土壤水热力参数数据（2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7287.2026.</w:t>
+        <w:t xml:space="preserve">Li Guoyu, Chen Dun, Gao Kai, Wang Fei, Cao Yapeng, Yin Guoan, NIU Fujun, Shang Yunhu, Lin Juncen, Du Qingsong, Jia Han, Wang Yapeng, Qi Shunshun, Ai Xihui, Yang Jiawei, Li Zhaoxiang, Hu Meirong. Typical soil hydrothermal and mechanical parameter data of the permafrost region in Northeast China (2023). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7287.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>