--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,996 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冰面高程GPS测量技术指南</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Ice Elevation GPS Measurement Technical Guide</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ice Elevation GPS Measurement Technical Guide</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0014.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0014.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.139</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GPS测量技术由于其无通视要求、作业效率高、同时获取测量点3维坐标、精度高等优势，而被广泛运用于冰川学研究中，主要包括为其他数据处理提供高精度3维控制点、获取冰川表面高程信息、以及为其他数据提供精度评价的检查点等等。GPS测量按采集方式可分为静态定位和RTK测量，按测量点用途可分为控制点/基站和碎步点。本手册主要分成静态定位和RTK测量两部分介绍GPS测量技术的相关信息及精度要求，最后对成果提交作出相关规定。制图时期至2010年前后。</w:t>
+        <w:t xml:space="preserve">GPS survey technology is widely used in Glaciology research due to its advantages of no visibility requirements, high operation efficiency, simultaneous acquisition of 3D coordinates of survey points and high precision. It mainly includes providing high-precision 3D control points for other data processing, obtaining glacier surface elevation information, and providing inspection points for accuracy evaluation of other data, etc. GPS measurement can be divided into static positioning and RTK measurement according to the acquisition mode, and can be divided into control point / base station and broken step point according to the purpose of measurement point. This manual is mainly divided into two parts: static positioning and RTK measurement. It introduces the relevant information and accuracy requirements of GPS measurement technology, and finally makes relevant provisions on the submission of results. The mapping period is around 2010. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GPS测量技术由于其无通视要求、作业效率高、同时获取测量点3维坐标、精度高等优势，而被广泛运用于冰川学研究中，主要包括为其他数据处理提供高精度3维控制点、获取冰川表面高程信息、以及为其他数据提供精度评价的检查点等等。GPS测量按采集方式可分为静态定位和RTK测量，按测量点用途可分为控制点/基站和碎步点。本手册主要分成静态定位和RTK测量两部分介绍GPS测量技术的相关信息及精度要求，最后对成果提交作出相关规定。</w:t>
+        <w:t xml:space="preserve">GPS survey technology is widely used in Glaciology research due to its advantages of no visibility requirements, high operation efficiency, simultaneous acquisition of 3D coordinates of survey points and high precision. It mainly includes providing high-precision 3D control points for other data processing, obtaining glacier surface elevation information, and providing inspection points for accuracy evaluation of other data, etc. GPS measurement can be divided into static positioning and RTK measurement according to the acquisition mode, and can be divided into control point / base station and broken step point according to the purpose of measurement point. This manual is mainly divided into two parts: static positioning and RTK measurement. It introduces the relevant information and accuracy requirements of GPS measurement technology, and finally makes relevant provisions on the submission of results. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Major glaciation centers in Western China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">612.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:612.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">PDF</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川作用中心, 冰面高程, GPS测量</w:t>
+        <w:t xml:space="preserve">Theme:Center of glaciation, elevation of ice surface, GPS survey</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心 </w:t>
+        <w:t xml:space="preserve">Place:Major glaciation centers in Western China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1025,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1114,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1198,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1287,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘时银,  上官冬辉,  魏俊锋,  许君利 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Shiyin,  Shangguan donghui,  Wei junfeng,  XU Junli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏  </w:t>
+        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LIU Shiyin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013FY111400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘时银,上官冬辉,魏俊锋,许君利. 冰面高程GPS测量技术指南. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.139.</w:t>
+        <w:t xml:space="preserve">LIU Shiyin, Shangguan donghui, Wei junfeng, XU Junli. Ice Elevation GPS Measurement Technical Guide. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.139.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>