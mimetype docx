--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽站加密观测区LAI观测数据集（2008年5月-7月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: Lai observation data set in the encrypted observation area of Linze station (may July 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: Lai observation data set in the encrypted observation area of Linze station (may July 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1829.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1829.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1714</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月27日至7月11日在临泽站加密观测区用照相法测量LAI。观测仪器：佳能EOS40D相机和佳能EF15/28鱼眼镜头以及相机支架。观测地点：临泽站的五里墩农田样方、临泽站内样方、荒漠过渡带、杨树林。   样方样带的分布和编号信息请参见元数据“黑河综合遥感联合试验：临泽站加密观测区样方样带布置”，样方位置见临泽站加密观测站样方样带坐标.xls。观测对象：玉米、荒漠灌丛、杨树。   拍摄方法：大部分照片为从上向下拍摄，较高的作物拍摄时采取从下向上拍摄，特殊情况下，比如光线太强时，采取向下倾斜45度拍摄。具体拍摄情况见数据说明文档。   存储方式：该数据包括拍摄的原始照片，以及用can_eye5.0软件处理以后的结果。原始照片格式为JPG，处理结果文件格式为Excel表格。   2008年5月27日至7月11日，在临泽站加密观测区用手工测量法测量LAI。观测样方：五里墩农田样方、临泽站内样方测量方案：利用直尺和三角板，抽样测量和记录叶片长和宽，样方作物总株数，样方大小，计算出作物的平均叶片面积，乘上样方内总株数，得出估算的作物总的叶片面积后，除以样方面积。用LI-3100测量了部分样本，并与手工测量值进行比较，得到修正参数来修正手工测量值。存储方式：此数据为处理后数据，文件格式为Excel表格，得到的是观测样方每天的LAI测量平均值。   2008年6月19日至7月11日，在临泽站加密观测区利用LAI2000测量LAI及其标准差。观测仪器：LAI-2000。观测样方：临泽站内样方、五里墩农田样方。观测对象：玉米，存储方式：在每天的记录表中记录了测量时间、视角盖度数、观测模式和重复次数，以及当天的天气情况等。LAI-2000每隔一段时间导出数据一次，以txt存放的数据，每个数据有唯一的ID号，后期处理中根据每条记录的ID号来确定数据。本数据集包括原始数据以及后处理数据。原始数据包括Word记录表格和txt数据文件；后处理数据为Excel表格。</w:t>
+        <w:t xml:space="preserve">Lai was measured by photographic method in the encrypted observation area of Linze station from May 27 to July 11, 2008. Observation instruments: Canon eos40d camera, Canon ef15 / 28 fisheye lens and camera support. Observation site: wulidun farmland quadrat in Linze station, quadrat in Linze station, desert transition zone and poplar forest. See the metadata "Heihe integrated remote sensing joint test: layout of quadrat transects in the densified observation area of Linze station" for the distribution and number of quadrat transects, and see the quadrat transect coordinates.xls of the densified observation station of Linze station for the quadrat location. Observation objects: corn, desert shrub and poplar. Shooting method: most photos are taken from top to bottom. For higher crops, they are taken from bottom to top. Under special circumstances, such as when the light is too strong, they are taken at a downward tilt of 45 degrees. See the data description document for specific shooting conditions. Storage method: the data includes the original photos taken and can_ The results after eye5.0 software processing. The original photo format is JPG, and the processing result file format is excel. From May 27 to July 11, 2008, Lai was measured by manual measurement in the encrypted observation area of Linze station. Observation quadrat: wulidun farmland quadrat and Linze station quadrat measurement scheme: use a ruler and a triangular plate to sample, measure and record the leaf length and width, the total number of crops in the quadrat and the quadrat size, calculate the average leaf area of crops, multiply by the total number of plants in the quadrat, obtain the estimated total leaf area of crops, and divide it by the quadrat area. Some samples were measured with li-3100 and compared with the manual measurement value to obtain the correction parameters to correct the manual measurement value. Storage method: this data is processed data, and the file format is excel table. The average value of Lai measurement of observation quadrat every day is obtained. From June 19 to July 11, 2008, Lai and its standard deviation were measured by Lai 2000 in the encrypted observation area of Linze station. Observation instrument: LAI-2000. Observation quadrat: quadrat in Linze station and farmland quadrat in wulidun. Observation object: corn, storage method: record the measurement time, visual angle coverage, observation mode and repetition times, as well as the weather conditions of the day in the daily record table. LAI-2000 exports data every other period of time. The data stored in txt has a unique ID number. In post-processing, the data is determined according to the ID number of each record. This data set includes original data and post-processing data. The original data includes word record form and TXT data file; The post-processing data is excel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月27日至7月11日在临泽站加密观测区用照相法测量LAI。   2008年5月27日至7月11日，在临泽站加密观测区用手工测量法测量LAI。   2008年6月19日至7月11日，在临泽站加密观测区利用LAI2000测量LAI及其标准差。</w:t>
+        <w:t xml:space="preserve">  Lai was measured by photographic method in the encrypted observation area of Linze station from May 27 to July 11, 2008.  From May 27 to July 11, 2008, Lai was measured by manual measurement in the encrypted observation area of Linze station.   From June 19 to July 11, 2008, Lai and its standard deviation were measured by Lai 2000 in the encrypted observation area of Linze station.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测仪器：佳能EOS40D相机和佳能EF15/28鱼眼镜头以及相机支架。   观测地点：临泽站的五里墩农田样方、临泽站内样方、荒漠过渡带、杨树林。   观测样方：五里墩农田样方、临泽站内样方测量方案：利用直尺和三角板，抽样测量和记录叶片长和宽，样方作物总株数，样方大小，计算出作物的平均叶片面积，乘上样方内总株数，得出估算的作物总的叶片面积后，除以样方面积。用LI-3100测量了部分样本，并与手工测量值进行比较，得到修正参数来修正手工测量值。存储方式：此数据为处理后数据，文件格式为Excel表格，得到的是观测样方每天的LAI测量平均值。</w:t>
+        <w:t xml:space="preserve">  Observation instruments: Canon eos40d camera, Canon ef15 / 28 fisheye lens and camera support.   Observation site: wulidun farmland quadrat in Linze station, quadrat in Linze station, desert transition zone and poplar forest.   Observation quadrat: wulidun farmland quadrat and Linze station quadrat measurement scheme: use a ruler and a triangular plate to sample, measure and record the leaf length and width, the total number of crops in the quadrat and the quadrat size, calculate the average leaf area of crops, multiply by the total number of plants in the quadrat, obtain the estimated total leaf area of crops, and divide it by the quadrat area. Some samples were measured with li-3100 and compared with the manual measurement value to obtain the correction parameters to correct the manual measurement value. Storage method: this data is processed data, and the file format is excel table. The average value of Lai measurement of observation quadrat every day is obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/06/01-2008/07/21</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/06/01-2008/07/21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽站加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.8 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">鱼眼相机, LAI, LAI-2000, 叶面积指数, 植被, 机载, 地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Fisheye camera, Lai, LAI-2000, leaf area index, vegetation, airborne, ground remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游干旱区水文试验区,  临泽站加密观测区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Hydrological experimental area in arid area of the middle reaches,  intensive observation area of Linze station,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孙青松 </w:t>
+        <w:t xml:space="preserve">contributors:Sun Qingsong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孙青松  </w:t>
+        <w:t xml:space="preserve">author:Sun Qingsong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Sun Qingsong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孙青松. 黑河综合遥感联合试验：临泽站加密观测区LAI观测数据集（2008年5月-7月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1714.</w:t>
+        <w:t xml:space="preserve">Sun Qingsong. Heihe River Integrated Remote Sensing joint test: Lai observation data set in the encrypted observation area of Linze station (may July 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1714.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">柴琳娜, 屈永华, 张立新, 梁顺林, 王锦地. 基于自回归神经网络的时间序列叶面积指数估算[J]. 地球科学进展, 2009, 24, (07): 756-768. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">