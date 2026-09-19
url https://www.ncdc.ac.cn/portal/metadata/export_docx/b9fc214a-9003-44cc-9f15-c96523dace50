--- v1 (2026-08-05)
+++ v2 (2026-09-19)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: Lai observation data set in the encrypted observation area of Linze station (may July 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽站加密观测区LAI观测数据集（2008年5月-7月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1829.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: Lai observation data set in the encrypted observation area of Linze station (may July 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1714</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1829.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1714</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lai was measured by photographic method in the encrypted observation area of Linze station from May 27 to July 11, 2008. Observation instruments: Canon eos40d camera, Canon ef15 / 28 fisheye lens and camera support. Observation site: wulidun farmland quadrat in Linze station, quadrat in Linze station, desert transition zone and poplar forest. See the metadata "Heihe integrated remote sensing joint test: layout of quadrat transects in the densified observation area of Linze station" for the distribution and number of quadrat transects, and see the quadrat transect coordinates.xls of the densified observation station of Linze station for the quadrat location. Observation objects: corn, desert shrub and poplar. Shooting method: most photos are taken from top to bottom. For higher crops, they are taken from bottom to top. Under special circumstances, such as when the light is too strong, they are taken at a downward tilt of 45 degrees. See the data description document for specific shooting conditions. Storage method: the data includes the original photos taken and can_ The results after eye5.0 software processing. The original photo format is JPG, and the processing result file format is excel. From May 27 to July 11, 2008, Lai was measured by manual measurement in the encrypted observation area of Linze station. Observation quadrat: wulidun farmland quadrat and Linze station quadrat measurement scheme: use a ruler and a triangular plate to sample, measure and record the leaf length and width, the total number of crops in the quadrat and the quadrat size, calculate the average leaf area of crops, multiply by the total number of plants in the quadrat, obtain the estimated total leaf area of crops, and divide it by the quadrat area. Some samples were measured with li-3100 and compared with the manual measurement value to obtain the correction parameters to correct the manual measurement value. Storage method: this data is processed data, and the file format is excel table. The average value of Lai measurement of observation quadrat every day is obtained. From June 19 to July 11, 2008, Lai and its standard deviation were measured by Lai 2000 in the encrypted observation area of Linze station. Observation instrument: LAI-2000. Observation quadrat: quadrat in Linze station and farmland quadrat in wulidun. Observation object: corn, storage method: record the measurement time, visual angle coverage, observation mode and repetition times, as well as the weather conditions of the day in the daily record table. LAI-2000 exports data every other period of time. The data stored in txt has a unique ID number. In post-processing, the data is determined according to the ID number of each record. This data set includes original data and post-processing data. The original data includes word record form and TXT data file; The post-processing data is excel. </w:t>
+        <w:t xml:space="preserve">  2008年5月27日至7月11日在临泽站加密观测区用照相法测量LAI。观测仪器：佳能EOS40D相机和佳能EF15/28鱼眼镜头以及相机支架。观测地点：临泽站的五里墩农田样方、临泽站内样方、荒漠过渡带、杨树林。   样方样带的分布和编号信息请参见元数据“黑河综合遥感联合试验：临泽站加密观测区样方样带布置”，样方位置见临泽站加密观测站样方样带坐标.xls。观测对象：玉米、荒漠灌丛、杨树。   拍摄方法：大部分照片为从上向下拍摄，较高的作物拍摄时采取从下向上拍摄，特殊情况下，比如光线太强时，采取向下倾斜45度拍摄。具体拍摄情况见数据说明文档。   存储方式：该数据包括拍摄的原始照片，以及用can_eye5.0软件处理以后的结果。原始照片格式为JPG，处理结果文件格式为Excel表格。   2008年5月27日至7月11日，在临泽站加密观测区用手工测量法测量LAI。观测样方：五里墩农田样方、临泽站内样方测量方案：利用直尺和三角板，抽样测量和记录叶片长和宽，样方作物总株数，样方大小，计算出作物的平均叶片面积，乘上样方内总株数，得出估算的作物总的叶片面积后，除以样方面积。用LI-3100测量了部分样本，并与手工测量值进行比较，得到修正参数来修正手工测量值。存储方式：此数据为处理后数据，文件格式为Excel表格，得到的是观测样方每天的LAI测量平均值。   2008年6月19日至7月11日，在临泽站加密观测区利用LAI2000测量LAI及其标准差。观测仪器：LAI-2000。观测样方：临泽站内样方、五里墩农田样方。观测对象：玉米，存储方式：在每天的记录表中记录了测量时间、视角盖度数、观测模式和重复次数，以及当天的天气情况等。LAI-2000每隔一段时间导出数据一次，以txt存放的数据，每个数据有唯一的ID号，后期处理中根据每条记录的ID号来确定数据。本数据集包括原始数据以及后处理数据。原始数据包括Word记录表格和txt数据文件；后处理数据为Excel表格。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Lai was measured by photographic method in the encrypted observation area of Linze station from May 27 to July 11, 2008.  From May 27 to July 11, 2008, Lai was measured by manual measurement in the encrypted observation area of Linze station.   From June 19 to July 11, 2008, Lai and its standard deviation were measured by Lai 2000 in the encrypted observation area of Linze station.</w:t>
+        <w:t xml:space="preserve">  2008年5月27日至7月11日在临泽站加密观测区用照相法测量LAI。   2008年5月27日至7月11日，在临泽站加密观测区用手工测量法测量LAI。   2008年6月19日至7月11日，在临泽站加密观测区利用LAI2000测量LAI及其标准差。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Observation instruments: Canon eos40d camera, Canon ef15 / 28 fisheye lens and camera support.   Observation site: wulidun farmland quadrat in Linze station, quadrat in Linze station, desert transition zone and poplar forest.   Observation quadrat: wulidun farmland quadrat and Linze station quadrat measurement scheme: use a ruler and a triangular plate to sample, measure and record the leaf length and width, the total number of crops in the quadrat and the quadrat size, calculate the average leaf area of crops, multiply by the total number of plants in the quadrat, obtain the estimated total leaf area of crops, and divide it by the quadrat area. Some samples were measured with li-3100 and compared with the manual measurement value to obtain the correction parameters to correct the manual measurement value. Storage method: this data is processed data, and the file format is excel table. The average value of Lai measurement of observation quadrat every day is obtained.</w:t>
+        <w:t xml:space="preserve">  观测仪器：佳能EOS40D相机和佳能EF15/28鱼眼镜头以及相机支架。   观测地点：临泽站的五里墩农田样方、临泽站内样方、荒漠过渡带、杨树林。   观测样方：五里墩农田样方、临泽站内样方测量方案：利用直尺和三角板，抽样测量和记录叶片长和宽，样方作物总株数，样方大小，计算出作物的平均叶片面积，乘上样方内总株数，得出估算的作物总的叶片面积后，除以样方面积。用LI-3100测量了部分样本，并与手工测量值进行比较，得到修正参数来修正手工测量值。存储方式：此数据为处理后数据，文件格式为Excel表格，得到的是观测样方每天的LAI测量平均值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/06/01-2008/07/21</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/06/01-2008/07/21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽站加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Fisheye camera, Lai, LAI-2000, leaf area index, vegetation, airborne, ground remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鱼眼相机, LAI, LAI-2000, 叶面积指数, 植被, 机载, 地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Hydrological experimental area in arid area of the middle reaches,  intensive observation area of Linze station,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游干旱区水文试验区,  临泽站加密观测区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,585 +1458,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Sun Qingsong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙青松 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Sun Qingsong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙青松  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Sun Qingsong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙青松</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sun Qingsong. Heihe River Integrated Remote Sensing joint test: Lai observation data set in the encrypted observation area of Linze station (may July 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1714.</w:t>
+        <w:t xml:space="preserve">孙青松. 黑河综合遥感联合试验：临泽站加密观测区LAI观测数据集（2008年5月-7月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1714.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">柴琳娜, 屈永华, 张立新, 梁顺林, 王锦地. 基于自回归神经网络的时间序列叶面积指数估算[J]. 地球科学进展, 2009, 24, (07): 756-768. </w:t>
+        <w:t xml:space="preserve">柴琳娜, 屈永华, 张立新, 梁顺林, 王锦地. 基于自回归神经网络的时间序列叶面积指数估算[J]. 地球科学进展, 2009, 24(07): 756-768.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>