--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">石嘴山水文站凌汛期（11月~次年3月）来水量（1956-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Water inflow of Shizuishan hydrological station during ice flood season (November to march of the next year) (1956-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Water inflow of Shizuishan hydrological station during ice flood season (November to march of the next year) (1956-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2373.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2373.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.iceflood.db2373.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  石嘴山水文站位于黄河干流宁夏和内蒙古两自治区的交界河段，位于黄河干流宁夏自治区石嘴山市惠农区滨河大道，是国家基本水文站和重要水文站，是国家重点报汛站，是黄河干流重要控制站和省界断面,也是黄河水量统一调度的控制断面和水资源保护的重点监测断面。观测项目有水位、流量、含沙量、大断面、水温、冰情等。本数据集为石嘴山站1956-2018年凌汛期逐日流量观测数据，经统计分析计算出该站凌汛期来水量。本数据集共包含1 个excel文件，共两列，1列为年份，1列为年凌汛期来水量。</w:t>
+        <w:t xml:space="preserve">Shizuishan hydrological station is located at the junction of Ningxia and Inner Mongolia autonomous regions on the main stream of the Yellow River, and Binhe Avenue, Huinong District, Shizuishan City, Ningxia Autonomous Region. It is a national basic hydrological station and an important hydrological station, a national key flood reporting station, an important control station and provincial boundary section on the main stream of the Yellow River, as well as a control section for the unified regulation of water volume of the Yellow River and a key monitoring section for water resources protection. Observation items include water level, flow, sediment concentration, large section, water temperature, ice condition, etc. This data set is the daily flow observation data of Shizuishan station during the ice flood period from 1956 to 2018. The water inflow of the station during the ice flood period is calculated through statistical analysis. This data set contains an excel file with two columns, one is the year, and the other is the water inflow in the ice flood season. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集数据全部为水文站观测数据经统计分析计算后的数据，水文站日流量严格按照国家水文站观测规范要求进行观测，流量测验设备主要有走航式相控阵ADCP、SSZ超声波测深仪、手持GPS平板定位仪、智能流速记录仪、流向仪、流速仪、测深杆等。源数据日流量资料来源于每年刊印的水文年鉴，购买自黄河水利委员会水文局。</w:t>
+        <w:t xml:space="preserve"> The data of this data set are all the data of the hydrological station observation data after statistical analysis and calculation. The daily flow of the hydrological station is observed in strict accordance with the requirements of the national hydrological station observation specifications. The flow measurement equipment mainly includes the navigation phased array ADCP, SSZ ultrasonic sounder, handheld GPS flat-panel locator, intelligent flow recorder, flow meter, current meter, sounding rod, etc. The daily flow data of source data comes from the hydrological Yearbook published every year and is purchased from the Hydrological Bureau of the Yellow River Water Resources Commission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  凌汛期来水量采用凌汛期日平均流量经计算得到日平均水量，日平均流量累加得到凌汛期来水量。</w:t>
+        <w:t xml:space="preserve">  The daily average water volume in ice flood season is calculated by using the daily average flow in ice flood season, and the daily average flow is accumulated to obtain the water volume in ice flood season.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  日流量数据为水文站专业人员测量，经校核整编后正式刊印，来水量计算是专业技术人员计算并经校审、审核后采用。</w:t>
+        <w:t xml:space="preserve">  The daily flow data is measured by the professionals of the hydrological station, which is officially published after verification and compilation. The calculation of water inflow is calculated by professional technicians and adopted after verification and review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1956/11/01-2018/03/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1956/11/01-2018/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">石嘴山水文站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Shizuishan hydrological station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">990.0m-</w:t>
+        <w:t xml:space="preserve">altitude:990.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1090.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">38.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:38.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">凌汛期, 日流量, 来水量</w:t>
+        <w:t xml:space="preserve">Theme:Ice flood season, daily flow, inflow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1956 2018</w:t>
+        <w:t xml:space="preserve">Time:1956 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">石嘴山 </w:t>
+        <w:t xml:space="preserve">Place:Shizuishan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鲁俊,  仝海杰,  马莅茗,  慕红伟 </w:t>
+        <w:t xml:space="preserve">contributors:LU Jun,  tong haijie,  ma weiming,  mu hongwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">仝海杰  </w:t>
+        <w:t xml:space="preserve">author:tong haijie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:tong haijie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">鲁俊,仝海杰,马莅茗,慕红伟. 石嘴山水文站凌汛期（11月~次年3月）来水量（1956-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2373.2022.</w:t>
+        <w:t xml:space="preserve">LU Jun, tong haijie, ma weiming, mu hongwei. Water inflow of Shizuishan hydrological station during ice flood season (November to march of the next year) (1956-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2373.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>