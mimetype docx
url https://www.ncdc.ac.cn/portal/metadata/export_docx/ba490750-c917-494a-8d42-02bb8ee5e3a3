--- v0 (2026-06-21)
+++ v1 (2026-08-06)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">渭河干流甘肃段河岸线空间变化数据集（2008、2015和2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Spatial variation dataset of riverbank lines in the Gansu section of the main stream of the Wei River (2008, 2015, and 2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spatial variation dataset of riverbank lines in the Gansu section of the main stream of the Wei River (2008, 2015, and 2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3995.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3995.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB3995.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  渭河作为黄河的最大支流，流量和含沙量对黄河均具有重要影响。开展河岸线时空演变监测是掌握流域内河道水文变化的重要基础。   该数据集以渭河干流甘肃段2008年、2015年和2022年三期的高分和资源卫星影像数据为底图，通过影像正射校正、影像配准、影像融合、镶嵌裁剪等处理，结合遥感影像的图像特征，采用交互解译的方法提取渭河甘肃段河岸线边界，包括渭河管理范围线、渭河临水边界线、渭河外缘边界线。   渭河干流岸线数据集可为渭河流域水文动态监测和驱动机制研究提供数据支撑，并为后续河湖岸线保护和河道生态治理提供科学决策依据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集河岸线时空变化数据生产来源于全色2m、多光谱8m的高分六号、一号卫星遥感影像和资源卫星数据为主，选取2008-2022年共38景影像数据，100%覆盖渭河干流甘肃段区域，单景云量覆盖均不大于10%。其中，2008年数据通过资源卫星数据提取；2015年数据采用几种类型的遥感卫星影像联合使用，主要以资源和高分一号卫星数据为主；2022年数据以高分六号卫星和高分一号B、C、D卫星数据为主。   坐标系统为CGCS2000国家大地坐标系，高程基准为1985国家高程基准，渭河流域矢量边界来源于国家地理信息平台。</w:t>
+        <w:t xml:space="preserve"> The spatiotemporal variation data of the riverbank line in this dataset is mainly sourced from panchromatic 2m and multispectral 8m high-resolution satellite remote sensing images and resource satellite data. A total of 38 scene image data from 2008 to 2022 were selected, covering 100% of the Gansu section of the Weihe River Basin, with single scene cloud coverage not exceeding 10%.  The coordinate system is the CGCS2000 national geodetic coordinate system, and the elevation benchmark is the 1985 national elevation benchmark. The vector boundary of the Wei River Basin is sourced from the National Geographic Information Platform.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于航天泰坦超算处理平台，对高分和资源卫星影像数据通过正射校正、影像配准、影像融合、匀光匀色、影像镶嵌和分幅裁剪等处理步骤，最后通过遥感影像底图纹理、色调、位置、形状、范围和土地利用类型等特征进行比对，采用交互解译的方法对河岸线边界进行数字化提取。</w:t>
+        <w:t xml:space="preserve"> The 2022, 2015, and 2008 riverbank line datasets are mainly based on ArcGIS and ENVI software tools. High resolution and resource satellite data are processed through orthophoto correction, image registration, image fusion, tone processing, image mosaic, and frame cropping. Finally, features such as texture, color tone, position, shape, range, and land use type are compared through remote sensing image base map, Digitally extract the riverbank boundary using interactive interpretation methods.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">渭河干流甘肃段 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Gansu section of the main stream of the Wei River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">shp</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">CGCS2000 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">渭河流域, 河岸线, 岸线保护, 河道生态</w:t>
+        <w:t xml:space="preserve">Theme:Weihe River Basin, riverbank, shoreline protection, river ecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008 2015 2022</w:t>
+        <w:t xml:space="preserve">Time:2008 2015 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">渭河流域甘肃段 </w:t>
+        <w:t xml:space="preserve">Place:Gansu section of the Weihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,959 +1185,684 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘天山,  张耀南,  敏玉芳,  韩立钦,  康建芳,  张彩荷 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Tianshan,  Zhang Yaonan,  MIN Yufang,  HAN Liqin,  Kang Jianfang,  zhangcaihe </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘天山  </w:t>
+        <w:t xml:space="preserve">author:LIU Tianshan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张耀南  </w:t>
+        <w:t xml:space="preserve">,  Zhang Yaonan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  敏玉芳  </w:t>
+        <w:t xml:space="preserve">,  MIN Yufang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  韩立钦  </w:t>
+        <w:t xml:space="preserve">,  HAN Liqin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  康建芳  </w:t>
+        <w:t xml:space="preserve">,  Kang Jianfang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张彩荷  </w:t>
+        <w:t xml:space="preserve">,  zhangcaihe </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LIU Tianshan , Zhang Yaonan , MIN Yufang , HAN Liqin , Kang Jianfang , zhangcaihe </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:甘水建管发[2023]67 号</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">甘肃省水利科学试验研究与技术推广项目</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘天山,张耀南,敏玉芳,韩立钦,康建芳,张彩荷. 渭河干流甘肃段河岸线空间变化数据集（2008、2015和2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB3995.2023.</w:t>
+        <w:t xml:space="preserve">LIU Tianshan, Zhang Yaonan, MIN Yufang, HAN Liqin, Kang Jianfang, zhangcaihe. Spatial variation dataset of riverbank lines in the Gansu section of the main stream of the Wei River (2008, 2015, and 2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB3995.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘天山, 张耀南, 敏玉芳, 韩立欣, 康建芳, 张彩荷. 渭河干流甘肃段河岸线空间变化数据集(2008、2015、2022年)[J]. 中国科学数据（中英文网络版）, 2024, 9, (1). </w:t>
+        <w:t xml:space="preserve">刘天山, 张耀南, 敏玉芳, 韩立欣, 康建芳, 张彩荷. 渭河干流甘肃段河岸线空间变化数据集&lt;bold&gt;(2008、2015、2022&lt;/bold&gt;年&lt;bold&gt;)&lt;/bold&gt;[J]. 中国科学数据（中英文网络版）, 2024, 9, (1): fpage-lpage. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>