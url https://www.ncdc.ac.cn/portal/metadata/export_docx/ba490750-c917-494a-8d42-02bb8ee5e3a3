--- v1 (2026-08-06)
+++ v2 (2026-09-20)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spatial variation dataset of riverbank lines in the Gansu section of the main stream of the Wei River (2008, 2015, and 2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">渭河干流甘肃段河岸线空间变化数据集（2008、2015和2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3995.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Spatial variation dataset of riverbank lines in the Gansu section of the main stream of the Wei River (2008, 2015, and 2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB3995.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3995.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB3995.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  渭河作为黄河的最大支流，流量和含沙量对黄河均具有重要影响。开展河岸线时空演变监测是掌握流域内河道水文变化的重要基础。   该数据集以渭河干流甘肃段2008年、2015年和2022年三期的高分和资源卫星影像数据为底图，通过影像正射校正、影像配准、影像融合、镶嵌裁剪等处理，结合遥感影像的图像特征，采用交互解译的方法提取渭河甘肃段河岸线边界，包括渭河管理范围线、渭河临水边界线、渭河外缘边界线。   渭河干流岸线数据集可为渭河流域水文动态监测和驱动机制研究提供数据支撑，并为后续河湖岸线保护和河道生态治理提供科学决策依据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The spatiotemporal variation data of the riverbank line in this dataset is mainly sourced from panchromatic 2m and multispectral 8m high-resolution satellite remote sensing images and resource satellite data. A total of 38 scene image data from 2008 to 2022 were selected, covering 100% of the Gansu section of the Weihe River Basin, with single scene cloud coverage not exceeding 10%.  The coordinate system is the CGCS2000 national geodetic coordinate system, and the elevation benchmark is the 1985 national elevation benchmark. The vector boundary of the Wei River Basin is sourced from the National Geographic Information Platform.</w:t>
+        <w:t xml:space="preserve">  本数据集河岸线时空变化数据生产来源于全色2m、多光谱8m的高分六号、一号卫星遥感影像和资源卫星数据为主，选取2008-2022年共38景影像数据，100%覆盖渭河干流甘肃段区域，单景云量覆盖均不大于10%。其中，2008年数据通过资源卫星数据提取；2015年数据采用几种类型的遥感卫星影像联合使用，主要以资源和高分一号卫星数据为主；2022年数据以高分六号卫星和高分一号B、C、D卫星数据为主。   坐标系统为CGCS2000国家大地坐标系，高程基准为1985国家高程基准，渭河流域矢量边界来源于国家地理信息平台。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The 2022, 2015, and 2008 riverbank line datasets are mainly based on ArcGIS and ENVI software tools. High resolution and resource satellite data are processed through orthophoto correction, image registration, image fusion, tone processing, image mosaic, and frame cropping. Finally, features such as texture, color tone, position, shape, range, and land use type are compared through remote sensing image base map, Digitally extract the riverbank boundary using interactive interpretation methods.</w:t>
+        <w:t xml:space="preserve">  基于航天泰坦超算处理平台，对高分和资源卫星影像数据通过正射校正、影像配准、影像融合、匀光匀色、影像镶嵌和分幅裁剪等处理步骤，最后通过遥感影像底图纹理、色调、位置、形状、范围和土地利用类型等特征进行比对，采用交互解译的方法对河岸线边界进行数字化提取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Gansu section of the main stream of the Wei River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河干流甘肃段 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:shp</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">CGCS2000 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Weihe River Basin, riverbank, shoreline protection, river ecology</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域, 河岸线, 岸线保护, 河道生态</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008 2015 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008 2015 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu section of the Weihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域甘肃段 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,684 +1419,959 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Tianshan,  Zhang Yaonan,  MIN Yufang,  HAN Liqin,  Kang Jianfang,  zhangcaihe </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘天山,  张耀南,  敏玉芳,  韩立钦,  康建芳,  张彩荷 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LIU Tianshan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘天山  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhang Yaonan </w:t>
+        <w:t xml:space="preserve">,  张耀南  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  MIN Yufang </w:t>
+        <w:t xml:space="preserve">,  敏玉芳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  HAN Liqin </w:t>
+        <w:t xml:space="preserve">,  韩立钦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Kang Jianfang </w:t>
+        <w:t xml:space="preserve">,  康建芳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  zhangcaihe </w:t>
+        <w:t xml:space="preserve">,  张彩荷  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LIU Tianshan , Zhang Yaonan , MIN Yufang , HAN Liqin , Kang Jianfang , zhangcaihe </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘天山, 张耀南, 敏玉芳, 韩立钦, 康建芳, 张彩荷</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:甘水建管发[2023]67 号</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘水建管发[2023]67 号</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省水利科学试验研究与技术推广项目</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Tianshan, Zhang Yaonan, MIN Yufang, HAN Liqin, Kang Jianfang, zhangcaihe. Spatial variation dataset of riverbank lines in the Gansu section of the main stream of the Wei River (2008, 2015, and 2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB3995.2023.</w:t>
+        <w:t xml:space="preserve">刘天山,张耀南,敏玉芳,韩立钦,康建芳,张彩荷. 渭河干流甘肃段河岸线空间变化数据集（2008、2015和2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB3995.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘天山, 张耀南, 敏玉芳, 韩立欣, 康建芳, 张彩荷. 渭河干流甘肃段河岸线空间变化数据集&lt;bold&gt;(2008、2015、2022&lt;/bold&gt;年&lt;bold&gt;)&lt;/bold&gt;[J]. 中国科学数据（中英文网络版）, 2024, 9, (1): fpage-lpage. </w:t>
+        <w:t xml:space="preserve">刘天山, 张耀南, 敏玉芳, 韩立欣, 康建芳, 张彩荷. 渭河干流甘肃段河岸线空间变化数据集&lt;bold&gt;(2008、2015、2022&lt;/bold&gt;年&lt;bold&gt;)&lt;/bold&gt;[J]. 中国科学数据（中英文网络版）, 2024, 9(1): fpage-lpage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>