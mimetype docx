--- v0 (2026-05-02)
+++ v1 (2026-07-31)
@@ -1000,51 +1000,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陕西省,  绥德省,  榆林,  韭园沟 </w:t>
+        <w:t xml:space="preserve">绥德省,  榆林,  陕西省,  韭园沟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>