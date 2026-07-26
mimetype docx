--- v0 (2026-05-01)
+++ v1 (2026-07-26)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄土高塬沟壑区南小河沟流域花果山水库淤积数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Sedimentation data set of Huaguoshan reservoir in Nanxiaohegou watershed of Loess Plateau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sedimentation data set of Huaguoshan reservoir in Nanxiaohegou watershed of Loess Plateau</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0047.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0047.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.60</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为南小河沟流域1964-1978、1980-1981、2011-2017年的花果山水库淤积调查的数据。采用淤积断面法对水库主沟道7个淤积断面，支沟道6个淤积断面，共计200个左右的测点进行了淤积测量。一般在汛期前、汛后或较大洪水过后观测，各断面处淤积面的高程来计算侵蚀模数。</w:t>
+        <w:t xml:space="preserve">This data set is the data of sedimentation survey of Huaguoshan reservoir in 1964-1978, 1980-1981 and 2011-2017 in Nanxiaohegou basin. The sedimentation section method is used to measure the deposition of about 200 measuring points in 7 deposition sections of main channel and 6 deposition sections of branch channel. Generally, the erosion modulus is calculated by observing the elevation of the silting surface at each section before, after or after the flood season. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工定时观测</w:t>
+        <w:t xml:space="preserve">Artificial timing observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用淤积断面法对水库主沟道7个淤积断面，支沟道6个淤积断面，共计200个左右的测点进行了淤积测量。一般在汛期前、汛后或较大洪水过后观测，先观测各断面处淤积面的高程，然后分段计算淤积量，最后由此推算出花果山水库以上流域的侵蚀模数。</w:t>
+        <w:t xml:space="preserve">The sedimentation section method is used to measure the deposition of about 200 measuring points in 7 deposition sections of main channel and 6 deposition sections of branch channel. Generally, the observation is conducted before, after or after the flood season. Firstly, the elevation of the deposition surface at each section is observed, and then the deposition amount is calculated in sections. Finally, the erosion modulus of the basin above the Huaguoshan reservoir is calculated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">In the process of compilation and input of observation data, there are four levels of manual verification, including tabulation, primary calibration, recheck and audit, so as to ensure the data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1964/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1964/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Nanxiaohegou watershed, houguanzhai Township, Xifeng District, Qingyang City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1050.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水库淤积</w:t>
+        <w:t xml:space="preserve">Theme:Reservoir sedimentation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文测量 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometric survey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1964 1965 1966 1967 1968 1970 1980 1981 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve">Time:1964 1965 1966 1967 1968 1970 1980 1981 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">庆阳,  南小河沟,  西峰,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Qingyang,  Nanxiaohegou,  Xifeng,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
+        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">袁静  </w:t>
+        <w:t xml:space="preserve">author:YUAN Jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 黄土高塬沟壑区南小河沟流域花果山水库淤积数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.60.</w:t>
+        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. Sedimentation data set of Huaguoshan reservoir in Nanxiaohegou watershed of Loess Plateau. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.60.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>