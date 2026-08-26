--- v0 (2026-07-12)
+++ v1 (2026-08-26)
@@ -2,1076 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域边界数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Basin boundary dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Basin boundary dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3673.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3673.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.463</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域是我国第二大内陆河流域，近30年来，黑河流域建立了较为完善的流域观测系统，已经成为我国重要的内陆河研究基地。流域是重要的自然研究单元，但黑河流域边界并不统一，为了便于用户使用数据，我们收集整理了文献中常见的5种黑河流域边界： 1）1985-1986年我国开始将黑河流域作为整体进行系统性的研究，在基础调查和掌握的大量资料的基础上，绘制了早期的黑河流域图，流域面积13.89万km^2。整个流域被划分为三个水文平衡区，分别为：黑河干流水系平衡区、北大河干流水系平衡区和马营-丰乐山前水系平衡区。 2）“九五”国家重点科技攻关项目子专题“黑河流域水资源合理利用与经济社会和生态环境协调发展研究”，考虑了县级行政单元的完整性，在第一个流域边界的基础上利用当时的行政界线对流域边界进行了修订，形成了目前“数字黑河”信息系统( http://heihe.westgis.ac.cn) 公布的黑河流域边界，流域面积12.87万km^2。水文单元的划分继承了原有的思路，共划分为三大水系，分别为东部水系、中部水系和西部水系。 3）在水利部黑河流域综合治理规划中，黑河流域面积被确定为14.29万km^2，水文单元被划分为中西部和东部两个独立的水系，面积分别为2.7万km2和11.6万km^2。 4）在2002-2006年开展的全国水资源综合规划中，“黄河流域（片）水资源综合规划”编制工作组于2005年编制《西北诸河水资源及其开发利用调查评价简要报告》，以水资源二级区和三级区为单位，完成了一系列自然地理与社会经济的统计表格和图件。在这次综合规划中，黑河流域的面积约为15.17万km^2，该方案并没有给出更加详细的子流域划分方案； 5）基于高精度数字高程模型（SRTM 和 ASTER GDEM），利用GIS水文分析方法确定的黑河流域边界。该边界经过了遥感和实地考察验证，在流域边界确定和子流域划分过程中同时还考虑了现代水资源利用现状。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高精度数字高程模型（SRTM 和 ASTER GDEM）</w:t>
+        <w:t xml:space="preserve">High precision digital elevation model (SRTM and aster GDEM)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">矢量</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Vector</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">投影：</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">+proj=longlat +datum=WGS84 +no_defs  </w:t>
+        <w:t xml:space="preserve">+proj=longlat +datum=WGS84 +no_defs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">基础地理, 地学信息, 流域边界</w:t>
+        <w:t xml:space="preserve">Theme:Basic Geography, Geoscience Information, Watershed boundary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1105,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1194,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1278,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1367,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1455,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
+        <w:t xml:space="preserve">contacts:Heihe project data management center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967287</w:t>
+        <w:t xml:space="preserve">phone:0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河计划数据管理中心 </w:t>
+        <w:t xml:space="preserve">contributors:Heihe project data management center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河计划数据管理中心  </w:t>
+        <w:t xml:space="preserve">author:Heihe project data management center </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Heihe project data management center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河计划数据管理中心. 黑河流域边界数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.463.</w:t>
+        <w:t xml:space="preserve">Heihe project data management center. Heihe River Basin boundary dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.463.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>